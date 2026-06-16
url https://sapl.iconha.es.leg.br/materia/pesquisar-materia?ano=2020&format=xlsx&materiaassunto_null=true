--- v0 (2026-02-08)
+++ v1 (2026-06-16)
@@ -54,2033 +54,2033 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Fábio Lopes Dalbom</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/35/01_-_requerimento_-_fabio_-_correios.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/35/01_-_requerimento_-_fabio_-_correios.pdf</t>
   </si>
   <si>
     <t>REQUEIRO AO PRESIDENTE DA CÂMARA QUE, APÓS APRECIAÇÃO PLENÁRIA, PROVIDENCIE O ENVIO DO PRESENTE EXPEDIENTE AOS CORREIOS PARA QUE INFORME COMO FICARÁ A SITUAÇÃO DA AGENCIA DOS CORREIOS EM ICONHA, UMA VEZ QUE NO MOMENTO ENCONTRA-SE FECHADA. VALE RESSALTAR QUE A FALTA DE FUNCIONAMENTO DA AGÊNCIA ESTÁ OCASIONANDO INÚMEROS TRANSTORNOS PARA A POPULAÇÃO ICONHENSE, POIS FICA IMPOSSIBILITADA DE RECEBER SUAS ENCOMENDAS, FAZER POSTAGENS E UTILIZAR O SERVIÇO DE CORRESPONDÊNCIA BANCÁRIA DISPONIBILIZADO. VALE RESSALTAR QUE SUA ABERTURA SE FAZ NECESSÁRIA O MAIS URGENTE POSSÍVEL.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Moises Pinto Marchiori</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/36/02_-_requerimento_-_moises_-_prefeito.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/36/02_-_requerimento_-_moises_-_prefeito.pdf</t>
   </si>
   <si>
     <t>REQUEIRO AO PRESIDENTE DA CÂMARA QUE, APÓS APRECIAÇÃO PLENÁRIA, PROVIDENCIE O ENVIO DO PRESENTE EXPEDIENTE AO PREFEITO MUNICIPAL PARA QUE INFORME SOBRE A TRAMITAÇÃO DO PROCESSO DE CONSTRUÇÃO DAS PASSARELAS QUE FORAM ARRANCADAS PELA ENCHENTE OCORRIDA NO DIA 17 DE JANEIRO.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>José Alberto Valiati</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/37/03_-_requerimento_-_valiati_-_prefeito.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/37/03_-_requerimento_-_valiati_-_prefeito.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE O NOSSO MUNICÍPIO FOI PARCIALMENTE DESTRUÍDO PELA ENCHENTE DE 17 DE JANEIRO;_x000D_
 _x000D_
 CONSIDERANDO QUE A RECONSTRUÇÃO DO MESMO SERÁ A LONGO PRAZO E POR ISSO TEMOS QUE TER PACIÊNCIA;_x000D_
 _x000D_
 CONSIDERANDO QUE DUAS BARRAS, ÚNICO DISTRITO, TEVE SUA PAISAGEM DANIFICADA PELA CALAMIDADE;_x000D_
 _x000D_
 CONSIDERANDO QUE A QUADRA POLIESPORTIVA LOCAL É DE SUMA IMPORTÂNCIA PARA O ENTRETENIMENTO DAS PESSOAS DA COMUNIDADE E NA REALIZAÇÃO DE EVENTOS RELIGIOSOS, FESTIVOS E ESTUDANTIS;_x000D_
 _x000D_
 REQUEIRO AO PODER EXECUTIVO MUNICIPAL QUE INFORME SE HÁ ALGUM PLANEJAMENTO PARA REFORMÁ-LA. POIS É DE SUMA IMPORTÂNCIA E VALIA PARA TODOS.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/38/04_-_requerimento_-_valiati_-_seag.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/38/04_-_requerimento_-_valiati_-_seag.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A GRANDE ENCHENTE OCORRIDA EM NOSSO MUNICÍPIO NO ÚLTIMO DIA 17 DE JANEIRO;_x000D_
 _x000D_
 CONSIDERANDO TODO APOIO QUE O GOVERNO DO ESTADO ESTÁ REALIZANDO EM BUSCA DA RECONSTRUÇÃO DO MESMO;_x000D_
 _x000D_
 CONSIDERANDO O GRANDE NÚMERO DE BARREIRAS OCORRIDAS NA ESTRADA DE INHAÚMA (ROTA DOS IMIGRANTES ITALIANOS) QUE FOI PAVIMENTADA DENTRO DO PROGRAMA CAMINHOS DO CAMPO;_x000D_
 _x000D_
 REQUEIRO INFORMAÇÕES À SECRETARIA ESTADUAL DE AGRICULTURA SE HÁ ALGUM PLANEJAMENTO DE RETIRADA DAS RESPECTIVAS BARREIRAS QUE ESTÃO OFERECENDO PERIGO E DIFICULDADE AOS TRANSEUNTES.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/75/1_-_requerimento_no_020-20_-_fabio_-_prefeito.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/75/1_-_requerimento_no_020-20_-_fabio_-_prefeito.pdf</t>
   </si>
   <si>
     <t>REQUEIRO O ENVIO DO PRESENTE EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL PARA QUE INFORME A ESTA CASA COMO FICARÁ A SITUAÇÃO DA PONTE “ARLINDO JUSTI”, OU SEJA, SE SERÁ REFORMADA OU RECONSTRUÍDA. VALE RESSALTAR QUE HAVIA A INFORMAÇÃO DE QUE O GOVERNO DO ESTADO IRIA DEMOLI-LA PARA CONSTRUIR UMA NOVA PONTE. ENTRETANTO, AGORA HÁ INFORMAÇÃO DE QUE NÃO SERÁ MAIS RECONSTRUÍDA. DESTA FORMA, OS USUÁRIOS QUEREM SABER COMO FICARÁ A REAL SITUAÇÃO, POIS ESTÃO RELATANDO QUE A PONTE E SEUS ACESSOS APRESENTAM PROBLEMAS, OCASIONADOS APÓS A ENCHENTE DE 17 DE JANEIRO.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/76/2_-_requerimento_no_021-20_-_fabio_-_prefeito.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/76/2_-_requerimento_no_021-20_-_fabio_-_prefeito.pdf</t>
   </si>
   <si>
     <t>REQUEIRO O ENVIO DO PRESENTE EXPEDIENTE AO CHEFE DO PODER EXECUTIVO PARA QUE INFORME A ESTA CASA SE O MUNICÍPIO, JUNTAMENTE COM A SECRETARIA DE SAÚDE, PRETENDE IMPLEMENTAR ALGUM TIPO DE BARREIRA SANITÁRIA COMO FORMA DE COMBATER A DISSEMINAÇÃO DO CORNAVÍRUS. VALE RESSALTAR QUE MUITOS MUNÍCIPES ESTÃO BUSCANDO INFORMAÇÕES JUNTO AO MEU MANDATO SOBRE TAL POSSIBILIDADE.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Abel Karte Fortuna Padilha</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/77/3_-_requerimento_no_022-20_-_abel_-_defesa_civil.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/77/3_-_requerimento_no_022-20_-_abel_-_defesa_civil.pdf</t>
   </si>
   <si>
     <t>REQUEIRO O ENVIO DO PRESENTE EXPEDIENTE AO COORDENADORIA DE DEFESA CIVIL DO MUNICÍPIO PARA QUE INFORME A ESTA CASA QUAL O PROCEDIMENTO SERÁ ADOTADO PELO MUNICÍPIO EM RELAÇÃO AO IMÓVEL SITUADO NA RUA VIRGÍLIO SILVA, Nº 158, OU SEJA, SE SERÁ DEMOLIDO OU RECUPERADO. VALE RESSALTAR QUE O IMÓVEL ENCONTRA-SE INTERDITADO E OS MORADORES DA REDONDEZA TEMEM SEU DESMORONAMENTO, O QUE OS COLOCARÁ EM RISCO, BEM COMO DOS QUE TRANSITAM PELA RUA.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/78/4_-_requerimento_no_023-20_-_abel_-_der.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/78/4_-_requerimento_no_023-20_-_abel_-_der.pdf</t>
   </si>
   <si>
     <t>REQUEIRO O ENVIO DO PRESENTE EXPEDIENTE AO DER (DEPARTAMENTO DE EDIFICAÇÕES E DE RODOVIAS DO ESPÍRITO SANTO) PARA QUE INFORME A ESTA CASA QUAL A PREVISÃO PARA CONCLUSÃO DAS OBRAS DE RECONSTRUÇÃO DA PONTE MANOEL GILBERTO ESTEVES “SENHOR RUSSO”, QUE LIGA A RUA MUNIZ FREIRE A RUA MAJOR VIEIRA, NO CENTRO DA CIDADE. VALE RESSALTAR QUE ELA FOI ARRANCADA PELA ENCHENTE QUE ASSOLOU O MUNICÍPIO EM 17 DE JANEIRO. AS OBRAS JÁ FORAM INICIADAS, MAS OS USUÁRIOS PROCURAM MEU MANDATO PARA SABER SOBRE SEU TERMINO, POIS SE TRATA DE UMA IMPORTANTE PASSAGEM.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/88/24_-_requerimento_valiati_-_prefeito.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/88/24_-_requerimento_valiati_-_prefeito.pdf</t>
   </si>
   <si>
     <t>REQUEIRO O ENVIO DO PRESENTE EXPEDIENTE AO CHEFE DO PODER EXECUTIVO PARA QUE INFORME A ESTA CASA O MOTIVO PELO QUAL A LEI MUNICIPAL Nº 1.146, DE 03 DE ABRIL DE 2020, AINDA NÃO FOI EXECUTADA, OU SEJA, OS AGENTES COMUNITÁRIOS DE SAÚDE E OS AGENTES DE COMBATE ÀS ENDEMIAS AINDA NÃO ESTÃO RECEBENDO O PISO SALARIAL FIXADO EM R$ 1.400,00 E NEM RECEBERAM OS VALORES RETROATIVOS A 1º DE JANEIRO DE 2020.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/89/25_-_requerimento_-_fabio_-_prefeito_-_reparo_ruas_ilha.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/89/25_-_requerimento_-_fabio_-_prefeito_-_reparo_ruas_ilha.pdf</t>
   </si>
   <si>
     <t>REQUEIRO AO PRESIDENTE DA CÂMARA QUE, APÓS APRECIAÇÃO PLENÁRIA, PROVIDENCIE O ENVIO DO PRESENTE EXPEDIENTE AO PREFEITO MUNICIPAL PARA QUE JUNTAMENTE COM A SECRETARIA DE OBRAS, INFORME A ESTA CASA SE EXISTE CRONOGRAMA OU MESMO PLANEJAMENTO NO SENTIDO DE MANUTENÇÃO/REESTRUTURAÇÃO DAS RUAS QUE SE ENCONTRAM NAS BORDAS DA ILHA DE SANTO INÁCIO, NESTE MUNICÍPIO DE ICONHA/ES, POIS FORAM BASTANTE AFETADAS PELA ENCHENTE DE JANEIRO DO CORRENTE ANO E NECESSITAM URGENTEMENTE DE REPAROS, CONFORME INDICAM AS FOTOGRAFIAS ANEXAS A ESTE REQUERIMENTO.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/</t>
+    <t>http://sapl.iconha.es.leg.br/media/</t>
   </si>
   <si>
     <t>REQUEIRO AO PRESIDENTE DA CÂMARA QUE, APÓS APRECIAÇÃO PLENÁRIA, PROVIDENCIE O ENVIO DO PRESENTE EXPEDIENTE AO PREFEITO MUNICIPAL PARA QUE, INFORME A ESTA CASA DE LEIS DE COMO ESTÁ E COMO FICARÁ A SITUAÇÃO DOS EQUIPAMENTOS E VEÍCULOS QUE FORAM REPASSADOS PELO GOVERNO DO ESTADO VIA CESSÃO DE USO OU OUTRAS FORMAS CESSÃO PARA COOPERATIVAS/ASSOCIAÇÕES DE AGRICULTORES DO MUNICÍPIO DE ICONHA/ES, SENDO QUE O ESTADO REPASSOU TAIS BENS AO MUNICÍPIO, MAS NÃO FORAM REPASSADOS ATÉ O MOMENTO. SOLICITO TAMBÉM A INFORMAÇÃO SE O MUNICÍPIO FARÁ NOVA CESSÃO DE USO PARA AS COOPERATIVAS/ASSOCIAÇÕES OU FICARÁ DA FORMA COMO ESTÁ.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/91/27_-_requerimento_-_fabio_e_outros_-_prefeito_-_recursos_covid.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/91/27_-_requerimento_-_fabio_e_outros_-_prefeito_-_recursos_covid.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS AO PRESIDENTE DA CÂMARA QUE, APÓS APRECIAÇÃO PLENÁRIA, PROVIDENCIE O ENVIO DO PRESENTE EXPEDIENTE AO PREFEITO MUNICIPAL PARA QUE INFORME QUAIS RECURSOS E VALORES QUE O MUNICÍPIO DE ICONHA/ES RECEBEU E, SE HÁ PREVISÃO DE VALORES A RECEBER, PROVENIENTES DO GOVERNO FEDERAL E ESTADUAL DESTINADOS AO ENFRENTAMENTO DA EMERGÊNCIA DE SAÚDE PÚBLICA DECORRENTE DO CORONAVÍRUS – COVID-19, DISCRIMINANDO CORRETAMENTE VALORES, DATAS E PREVISÃO, POIS HÁ TABELAS DE VALORES CIRCULANDO PELO MUNICÍPIO, MAS NADA OFICIAL.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/106/28_-_requerimento_-_abel.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/106/28_-_requerimento_-_abel.pdf</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL SR. JOÃO PAGANINI QUE PROVIDENCIE O MEMORIAL DESCRITIVO DA OBRA DA CALÇADA CIDADÃ QUE ESTÁ SENDO REALIZADA NA AVENIDA CORONEL ANTÔNIO DUARTE NO CENTRO DE ICONHA NAS PROXIMIDADES DO BANCO BANESTES, TENDO EM VISTA QUE FUI PROCURADO POR ALGUNS COMERCIANTES E MORADORES LOCAIS QUE ESTÃO EM DÚVIDA COM RELAÇÃO A FORMA COM QUE A OBRA VAI SER REALIZADA NO QUE DIZ RESPEITO A GUIA PARA DEFICIENTES VISUAIS (NÍVEL DO CONCRETO COM RELAÇÃO A GUIA) E A INCLUSÃO DA CALÇADA.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Fábio Lopes Dalbom, Moises Pinto Marchiori</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/147/32_-_requerimento_-_fabio_e_moises_-_saae_-_coleta_esgoto.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/147/32_-_requerimento_-_fabio_e_moises_-_saae_-_coleta_esgoto.pdf</t>
   </si>
   <si>
     <t>REQUEIRO AO PRESIDENTE DA CÂMARA PARA QUE, APÓS APRECIAÇÃO PLENÁRIA, PROVIDENCIE O ENVIO DO PRESENTE EXPEDIENTE AO DIRETOR DO SISTEMA AUTÔNOMO DE ÁGUA E ESGOTO DE ICONHA/ES – SAAE, SOLICITANDO INFORMAÇÕES SOBRE AS AÇÕES REALIZADAS PELO SAAE ATÉ O PRESENTE MOMENTO PARA O RESTABELECIMENTO DA COLETA E TRATAMENTO DO ESGOTO NO BAIRRO BOM DESTINO E TAMBÉM QUAIS AS AÇÕES ESTÃO PREVISTAS NO PLANEJAMENTO/CRONOGRAMA DA AUTARQUIA. SALIENTAMOS QUE OS MORADORES LOCAIS ESTÃO COBRANDO INFORMAÇÕES.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/148/33_-_requerimento_-_fabio_-_der_-_ponte_manuel_gilberto_esteves.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/148/33_-_requerimento_-_fabio_-_der_-_ponte_manuel_gilberto_esteves.pdf</t>
   </si>
   <si>
     <t>REQUEIRO AO PRESIDENTE DA CÂMARA PARA QUE, APÓS APRECIAÇÃO PLENÁRIA, PROVIDENCIE O ENVIO DO PRESENTE EXPEDIENTE AO DEPARTAMENTO DE ESTRADAS E RODAGEM – DER/ES SOLICITANDO INFORMAÇÕES ACERCA DO CRONOGRAMA PREVISTO PARA CONCLUSÃO DA RECONSTRUÇÃO DA PONTE “MANUEL GILBERTO ESTEVES” LOCALIZADA NO CENTRO DE ICONHA/ES, OBRA ESTA A SER REALIZADA POR EMPRESA CONTRATADA PELO GOVERNO DO ESTADO DO ESPÍRITO SANTO EM FUNÇÃO DA ENCHENTE QUE ASSOLOU O MUNICÍPIO EM JANEIRO DE 2020.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/163/45_-_requerimento_-_fabio_-_prefeito_-_aluguel_garagem_sec_obras.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/163/45_-_requerimento_-_fabio_-_prefeito_-_aluguel_garagem_sec_obras.pdf</t>
   </si>
   <si>
     <t>REQUEIRO AO PRESIDENTE DA CÂMARA QUE, APÓS APRECIAÇÃO PLENÁRIA, PROVIDENCIE O ENVIO DO PRESENTE EXPEDIENTE AO PREFEITO MUNICIPAL PARA QUE, INFORME A ESTA CASA DE LEIS O ENDEREÇO EXATO QUE SE ENCONTRA A SECRETARIA MUNICIPAL DE OBRAS, TRANSPORTES E SERVIÇOS URBANOS E QUAIS SERVIÇOS ESTÃO SENDO DESEMPENHADOS NA ANTIGA “GARAGEM” DA REFERIDA SECRETARIA, QUE FICAVA LOCALIZADA EM FRENTE AO DEPÓSITO DE BANANAS SMIDER E AO LADO DA ESCOLA “CEL. ANTÔNIO DUARTE”, NA AVENIDA DANILO MONTEIRO DE CASTRO, BEM COMO INFORME COMO FICOU A SITUAÇÃO DO ALUGUEL DO REFERIDO IMÓVEL, TENDO EM VISTA QUE A OCUPAÇÃO DO LOCAL PARECE TER SIDO REDUZIDA.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/164/46_-_requerimento_-_abel-_prefeito_-_aluguel_cr_covid.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/164/46_-_requerimento_-_abel-_prefeito_-_aluguel_cr_covid.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS AO PRESIDENTE DA CÂMARA QUE, APÓS APRECIAÇÃO PLENÁRIA, PROVIDENCIE O ENVIO DO PRESENTE EXPEDIENTE AO PREFEITO MUNICIPAL PARA QUE INFORME A ESTA CASA DE LEIS O VALOR PAGO MENSALMENTE PELA PREFEITURA PELO ALUGUEL DO IMÓVEL LOCALIZADO NA RUA ARTHUR CARDOSO COELHO, EM FRENTE À PRAÇA CENTRAL DE ICONHA/ES, ONDE ESTÁ FUNCIONANDO O CENTRO DE REFERÊNCIA DA COVID-19.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/165/47_-_requerimento_-_abel-_prefeito_-_valmir_e_robson.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/165/47_-_requerimento_-_abel-_prefeito_-_valmir_e_robson.pdf</t>
   </si>
   <si>
     <t>REQUEIRO AO PRESIDENTE DA CÂMARA QUE, APÓS APRECIAÇÃO PLENÁRIA, PROVIDENCIE O ENVIO DO PRESENTE EXPEDIENTE AO PREFEITO MUNICIPAL, REITERANDO O OFÍCIO GPC N.º 310/2020 DA CÂMARA MUNICIPAL DE ICONHA, PROTOCOLADO NA PREFEITURA MUNICIPAL DE ICONHA EM 08/07/2020 ÀS 09:32:54, PROCESSO N.º 006471/2020 (ANEXO) PARA QUE O PREFEITO MUNICIPAL, JOÃO PAGANINI, INFORME SE OS SENHORES VALMIR CAVALINI E ROBSON MARONI SÃO FUNCIONÁRIOS DA PREFEITURA DE ICONHA. REQUEIRO AINDA QUE DISCRIMINE OS CARGOS OCUPADOS DE AMBOS OS SENHORES ACIMA EXPOSTOS.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Abel Karte Fortuna Padilha, Alan da Silva Lovatti, Fernando Caprini Volponi, Fábio Lopes Dalbom, José Alberto Valiati, José Antônio Marconsini, Luiz Carlos Smider, Marcelo Lovati Macarini, Moises Pinto Marchiori</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/166/48_-_requerimento_-_todos_-_sec_obras_-_convocacao.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/166/48_-_requerimento_-_todos_-_sec_obras_-_convocacao.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS AO PRESIDENTE DA CÂMARA QUE, APÓS APRECIAÇÃO PLENÁRIA, PROVIDENCIE O ENVIO DO PRESENTE EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE OBRAS, TRANSPORTES E SERVIÇOS URBANOS, CONVOCANDO-O PARA QUE COMPAREÇA NA PRÓXIMA REUNIÃO DE COMISSÕES DE VEREADORES NA SEDE DA CÂMARA MUNICIPAL DE ICONHA, A SER REALIZADA NO DIA 08 DE SETEMBRO DE 2020, ÀS 18:00 HORAS, PARA PRESTAR ESCLARECIMENTOS ACERCA DAS OBRAS E MANUTENÇÕES DAS ESTRADAS VICINAIS RURAIS DO MUNICÍPIO DE ICONHA. REQUEREMOS AINDA QUE SE HOUVER CRONOGRAMA DE OBRAS REFERENTE ÀS ESTRADAS ACIMA REFERIDAS, QUE O ILUSTRE SECRETÁRIO O TRAGA E APRESENTE AOS VEREADORES.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/207/49_-_requerimento_-_prefeito_-_projeto_praca_osvaldo_santiago_-_moises.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/207/49_-_requerimento_-_prefeito_-_projeto_praca_osvaldo_santiago_-_moises.pdf</t>
   </si>
   <si>
     <t>REQUEIRO AO PRESIDENTE DA CÂMARA PARA QUE, APÓS APRECIAÇÃO PLENÁRIA, PROVIDENCIE O ENVIO DO PRESENTE EXPEDIENTE AO PREFEITO MUNICIPAL SOLICITANDO QUE ENCAMINHE A ESTA CASA DE LEIS CÓPIA DO PROJETO DA OBRA QUE ESTÁ SENDO REALIZADA NA PRAÇA OSVALDO SANTIAGO, QUE FICA LOCALIZADA NA AVENIDA “DANILO MONTEIRO DE CASTRO”, NO CENTRO, NESTE MUNICÍPIO DE ICONHA/ES.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>REQUEIRO AO PRESIDENTE DA CÂMARA PARA QUE, APÓS APRECIAÇÃO PLENÁRIA, PROVIDENCIE O ENVIO DO PRESENTE EXPEDIENTE AO PREFEITO MUNICIPAL SOLICITANDO INFORMAÇÕES ACERCA DA PORTARIA N.º 2358/2020 DE AUTORIA DO MINISTÉRIO DA SAÚDE, QUE “INSTITUI INCENTIVO DE CUSTEIO, EM CARÁTER EXCEPCIONAL E TEMPORÁRIO, PARA A EXECUÇÃO DE AÇÕES DE RASTREAMENTO E MONITORAMENTO DE CONTATOS DE CASOS DE COVID-19”, QUE ESTABELECEU O QUANTITATIVO DE 06 (SEIS) PROFISSIONAIS DE SAÚDE E VALOR DO INCENTIVO FINANCEIRO FEDERAL DE CUSTEIO DE R$ 36.000,00 (TRINTA E SEIS MIL REAIS) PARA O MUNICÍPIO DE ICONHA. SOLICITO INFORMAÇÕES DE COMO SERÁ UTILIZADO O REFERIDO INCENTIVO, SE HAVERÁ NECESSIDADE DE CONTRATAÇÃO DE NOVOS PROFISSIONAIS OU SE SERÃO PROFISSIONAIS DO QUADRO DE SERVIDORES DA PREFEITURA MUNICIPAL DE ICONHA QUE RECEBERÃO O INCENTIVO. SOLICITO AINDA QUE, SE HOUVER A INFORMAÇÃO, ENCAMINHEM OS CARGOS QUE SERÃO DESIGNADOS A RECEBER O REFERIDO INCENTIVO.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/209/51_-_requerimento_-_prefeito_-_valores_equipamentos_covid_-_vereadores.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/209/51_-_requerimento_-_prefeito_-_valores_equipamentos_covid_-_vereadores.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS AO PRESIDENTE DA CÂMARA PARA QUE, APÓS APRECIAÇÃO PLENÁRIA, PROVIDENCIE O ENVIO DO PRESENTE EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE SAÚDE, SOLICITANDO CÓPIAS DAS FATURAS E/OU NOTAS FISCAIS REFERENTES ÀS COMPRAS DOS EQUIPAMENTOS PARA ENFRENTAMENTO DA EMERGÊNCIA DE SAÚDE PÚBLICA DECORRENTE DO CORONAVÍRUS – COVID-19, ESPECIFICANDO ONDE O RECURSO FEDERAL FORA EMPREGADO DE FORMA DETALHADA, EM VIRTUDE DA RESPOSTA VAGA DA PREFEITURA MUNICIPAL DE ICONHA ENCAMINHADA PELO OFÍCIO N.º 277/2020/GABINETE, DATADA DE 15 DE SETEMBRO DE 2020.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/12/projeto_de_lei_no_001-2020.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/12/projeto_de_lei_no_001-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PRORROGAR CONTRATAÇÃO TEMPORÁRIA DE SERVIDOR PARA ATENDER DEMANDA DA SECRETARIA MUNICIPAL DE FINANÇAS DE ICONHA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/20/projeto_de_lei_no_003-2020.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/20/projeto_de_lei_no_003-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR INSTRUMENTO PARA REPASSE FINANCEIRO A INSTITUIÇÃO DE DIREITO PRIVADO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/113/projeto_de_lei_no_004-2020.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/113/projeto_de_lei_no_004-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR INSTRUMENTO PARA REPASSE FINANCEIRO A INSTITUIÇÃO DE DIREITO PRIVADO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/115/projeto_de_lei_no_005-2020.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/115/projeto_de_lei_no_005-2020.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO COM VISTAS A CORREÇÃO DE ERRO MATERIAL A DISPOSITIVO DA LEI Nº 1.134 DE 05 DE DEZEMBRO DE 2019, QUE DISPÕE SOBRE A CONCESSÃO DE ESTÁGIOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/70/projeto_de_lei_no_006-2020.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/70/projeto_de_lei_no_006-2020.pdf</t>
   </si>
   <si>
     <t>INSTITUI O COMITÊ DE VIGILÂNCIA NO MUNICÍPIO DE ICONHA – ES.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/132/projeto_de_lei_no_010-2020.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/132/projeto_de_lei_no_010-2020.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO DE FISCALIZAÇÃO E ACOMPANHAMENTO DO FUNDO MUNICIPAL DE INVESTIMENTO A QUE SE REFERE A LEI COMPLEMENTAR ESTADUAL Nº 712, DE 13 DE SETEMBRO DE 2013.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/155/projeto_de_lei_no_012-2020.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/155/projeto_de_lei_no_012-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DA LEI MUNICIPAL Nº 855 DE 10 DE DEZEMBRO DE 2014 PELA LEI MUNICIPAL Nº 1.115 DE 12 DE SETEMBRO DE 2019 PARA CUMPRIMENTO DA LEI FEDERAL Nº 13.708 DE 14 DE AGOSTO DE 2018 QUE DISPÕE SOBRE O PISO SALARIAL PROFISSIONAL NACIONAL PARA OS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE AS ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/109/projeto_de_lei_no_014-2020.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/109/projeto_de_lei_no_014-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR TEMPORARIAMENTE SERVIDOR PARA ATENDER DEMANDA DE SERVIÇOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/152/projeto_de_lei_no_015-2020.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/152/projeto_de_lei_no_015-2020.pdf</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/110/projeto_de_lei_no_016-2020.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/110/projeto_de_lei_no_016-2020.pdf</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/154/projeto_de_lei_no_017-2020.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/154/projeto_de_lei_no_017-2020.pdf</t>
   </si>
   <si>
     <t>FICA O CHEFE DO PODER EXECUTIVO MUNICIPAL AUTORIZADO A CUSTEAR DESPESA DE ALUGUEL PARA SEDIAR O 4º PELOTÃO DA 10ª CIA INDEPENDENTE DA POLÍCIA MILITAR DO ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/153/projeto_de_lei_no_019-2020.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/153/projeto_de_lei_no_019-2020.pdf</t>
   </si>
   <si>
     <t>FICA O CHEFE DO PODER EXECUTIVO MUNICIPAL AUTORIZADO A ADITAR O CONVENIO N.º 001/2019 PARA REPASSE FINANCEIRO FUNDAÇÃO MEDICO ASSISTENCIAL DO TRABALHADOR RURAL DE ICONHA-ES, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/107/projeto_de_lei_no_020-2020.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/107/projeto_de_lei_no_020-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/98/projeto_de_lei_no_021-2020.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/98/projeto_de_lei_no_021-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ART. 2º DA LEI N.º 1.1131 DE 28 DE NOVEMBRO DE 2019 QUE AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A GARANTIR O PAGAMENTO DA BOLSA DE FORMAÇÃO DIRETAMENTE AO PARTICIPANTE DO PROGRAMA ESTADUAL DE QUALIFICAÇÃO DA ATENÇÃO PRIMÁRIA À SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/108/projeto_de_lei_no_022-2020.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/108/projeto_de_lei_no_022-2020.pdf</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/156/projeto_de_lei_no_027-2020.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/156/projeto_de_lei_no_027-2020.pdf</t>
   </si>
   <si>
     <t>FICA O CHEFE DO PODER EXECUTIVO MUNICIPAL AUTORIZADO A ADITAR O CONVÊNIO Nº 01/2019 PARA REPASSE FINANCEIRO A FUNDAÇÃO MÉDICO ASSISTENCIAL DO TRABALHADOR RURAL DE ICONHA-ES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/157/projeto_de_lei_no_028-2020.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/157/projeto_de_lei_no_028-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DA LEI Nº 1000 DE 27 DE DEZEMBRO DE 2019, QUE ESTABELECE INCENTIVO FINANCEIRO PARA OS PROFISSIONAIS DA ESTRATÉGIA SAÚDE DA FAMÍLIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/158/projeto_de_lei_no_029-2020.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/158/projeto_de_lei_no_029-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/159/projeto_de_lei_no_030-2020.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/159/projeto_de_lei_no_030-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA DE ICONHA, SEUS PRINCÍPIOS, OBJETIVOS, ESTRUTURA, ORGANIZAÇÃO, GESTÃO, INTER-RELAÇÕES ENTRE OS SEUS COMPONENTES, RECURSOS HUMANOS, FINANCIAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Marcelo Lovati Macarini</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/19/projeto_de_resolucao_no_001-2020.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/19/projeto_de_resolucao_no_001-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA RESOLUÇÃO Nº 05 DE 09 DE OUTUBRO DE 1990- REGIMENTO INTERNO DA CÂMARA DE ICONHA, ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/149/projeto_de_resolucao_no_003-2020.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/149/projeto_de_resolucao_no_003-2020.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 50 DA RESOLUÇÃO 005/90 – REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/39/mocao_de_aplauso_-_der_-_marcelo.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/39/mocao_de_aplauso_-_der_-_marcelo.pdf</t>
   </si>
   <si>
     <t>NA QUALIDADE DE VEREADOR, SOLICITO QUE SEJA CONCEDIDA MOÇÃO DE APLAUSO AO SENHOR LUIZ CESAR MARETTO COURA, DIRETOR PRESIDENTE DO DER, AGRADECENDO-O PELO APOIO DISPENSADO AO NOSSO MUNICÍPIO EM BUSCA DE RECONSTRUÍ-LO APÓS A CATÁSTROFE OCORRIDA NO DIA 17 DE JANEIRO.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/40/02__-_mocao_de_aplauso_-_governador_-_marcelo.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/40/02__-_mocao_de_aplauso_-_governador_-_marcelo.pdf</t>
   </si>
   <si>
     <t>NA QUALIDADE DE VEREADOR, SOLICITO QUE SEJA CONCEDIDA MOÇÃO DE APLAUSO AO SENHOR RENATO CASAGRANDE, GOVERNADOR DO ESTADO, AGRADECENDO-O PELO APOIO DISPENSADO AO NOSSO MUNICÍPIO EM BUSCA DE RECONSTRUÍ-LO APÓS A CATÁSTROFE OCORRIDA NO DIA 17 DE JANEIRO.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/41/03_-_mocao_de_aplauso.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/41/03_-_mocao_de_aplauso.pdf</t>
   </si>
   <si>
     <t>NA QUALIDADE DE VEREADOR, SOLICITO QUE SEJA CONCEDIDA MOÇÃO DE APLAUSO AO SENHOR ELPÍDIO FONTANA. “... COMO JÁ FRISEI EM OUTRA OPORTUNIDADE, ANTIGAMENTE AS PONTES ERAM FEITAS DE MADEIRA. VEIO A EVOLUÇÃO E FORAM SUBSTITUÍDAS PELAS DE CIMENTO ARMADO. ESSAS ÚLTIMAS SENDO DANIFICADAS, VOLTAM AS DE MADEIRA PARA GARANTIR A PASSAGEM DE PESSOAS E VEÍCULOS. DIGO ISSO PORQUE VÁRIAS PONTES PROVISÓRIAS FORAM CONSTRUÍDAS EM NOSSO MUNICÍPIO NESSES ÚLTIMOS DIAS COM MADEIRA DE EUCALIPTO. POR ISSO REQUEIRO UMA MOÇÃO DE APLAUSO AO SENHOR ELPÍDIO FONTANA, DE DUAS BARRAS, PELA GRANDE CONTRIBUIÇÃO NESTE DIFÍCIL MOMENTO CEDENDO VÁRIAS ÁRVORES, A CUSTO ZERO, PARA CONSTRUÇÃO DESSAS PONTES IMPORTANTÍSSIMAS PARA TODOS”.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/150/09_-_mocao_aplauso_-_moises_-_lucia_leite.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/150/09_-_mocao_aplauso_-_moises_-_lucia_leite.pdf</t>
   </si>
   <si>
     <t>NA QUALIDADE DE VEREADOR, SOLICITO QUE SEJA CONCEDIDA MOÇÃO DE APLAUSO A SENHORA LÚCIA LEITE PELA HISTÓRIA QUE ESCREVEU DURANTE OS ANOS EM QUE RESIDIU NO MUNICÍPIO DE ICONHA. MOMENTOS ESTES EM QUE SE DOOU DE FORMA EXCELENTE, TAL COMO MEMBRO ATUANTE DA NOSSA DE COMUNIDADE DE BOM DESTINO E COMO COMERCIANTE COM A PAPELARIA “PAPELUCI”, OFERECENDO SEUS SERVIÇOS DE FORMA MUITO CARINHOSA.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Luiz Carlos Smider</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/13/indicacao_no_001-20_-_smider_-_der.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/13/indicacao_no_001-20_-_smider_-_der.pdf</t>
   </si>
   <si>
     <t>INDICO AO DER (DEPARTAMENTO DE ESTRADAS DE RODAGEM) PARA QUE PROVIDENCIE A INSTALAÇÃO DE PLACAS PARA ORIENTAR OS MOTORISTAS A REDUZIREM A VELOCIDADE NAS PROXIMIDADES DO ACESSO À PONTE ARLINDO JUSTI, SITUADA NA RODOVIA ES 375, MAIS PRECISAMENTE ENTRE AS COMUNIDADES DE SANTA LUZIA E BOM DESTINO, DE AUTORIA DO VEREADOR LUIZ CARLOS SMIDER.</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/14/indicacao_no_002-20_-_smider_-_der.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/14/indicacao_no_002-20_-_smider_-_der.pdf</t>
   </si>
   <si>
     <t>INDICO AO DER (DEPARTAMENTO DE ESTRADAS DE RODAGEM) PARA QUE PROVIDENCIE A MANUTENÇÃO DO ASFALTO NO TRECHO DA RODOVIA ES 375, NO CONTORNO DA CIDADE (RUA JOSÉ DONATELI), DE AUTORIA DO VEREADOR LUIZ CARLOS SMIDER.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/42/indicacao_no_003-20_-_fabio_-_obras.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/42/indicacao_no_003-20_-_fabio_-_obras.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO MUNICIPAL DE OBRAS PARA QUE PROVIDENCIE A MANUTENÇÃO, COM APLICAÇÃO DE MATERIAIS, ESPECIALMENTE O REVSOL, NAS RUAS DA DESCIDA DA EMPRESA PARADINHA (BAIRRO MORADA VALE DO SOL) E TAMBÉM NA CONTINUAÇÃO DA RUA MAJOR VIEIRA.</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/15/indicacao_no_004-20_-_valiati_-_escelsa.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/15/indicacao_no_004-20_-_valiati_-_escelsa.pdf</t>
   </si>
   <si>
     <t>INDICO A CONCESSIONÁRIA DE ENERGIA ELÉTRICA ESCELSA EDP PARA QUE PROVIDENCIE A MUDANÇA DA FONTE DE DISTRIBUIÇÃO DE FORNECIMENTO DE ENERGIA ELÉTRICA NA COMUNIDADE DE CÓRREGO DOS LOPES, DE AUTORIA DO VEREADOR JOSÉ ALBERTO VALIATI.</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/16/indicacao_no_005.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/16/indicacao_no_005.pdf</t>
   </si>
   <si>
     <t>INDICO AO DIRETOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO- SAAE PARA QUE ESTUDE A VIABILIDADE DE ANÁLISE TÉCNICA NO SENTIDO DE PROPOR A REDUÇÃO DA TARIFA DE ÁGUA E COLETA DE ESGOTO DAS UNIDADES CONSUMIDORAS INSERIDAS NAS ÁREAS AFETADAS PELA INUNDAÇÃO DE 17 DE JANEIRO DE 2020, DE AUTORIA DO VEREADOR MARCELO LOVATI MACARINI.</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/17/indicacao_no_006.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/17/indicacao_no_006.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL QUE INFORME A ESTA CASA DE LEIS SE ALGUM ESTUDO FOI DESENVOLVIDO ACERCA DOS IMPACTOS DA CONSTRUÇÃO DA PONTE NA LOCALIDADE DE LARANJEIRAS FRENTE A ENCHENTE OCORRIDA EM 17 DE JANEIRO DE 2020 E, CASO NEGATIVO, SOLICITO A VIABILIDADE DO SER REALIZADO TAL ESTUDO DE MODO A EVITAR E PREVENIR FUTUROS DESASTRES OCASIONADOS PELA CHEIA DO RIO ICONHA, DE AUTORIA DO VEREADOR MARCELO LOVATI MACARINI.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/18/indicacao_no_007-20_-_valiati_-_executivo.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/18/indicacao_no_007-20_-_valiati_-_executivo.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL PARA QUE PROVIDENCIE O ALARGAMENTO DA PONTE QUE DÁ ACESSO AO HOSPITAL, DE AUTORIA DO VEREADOR JOSÉ ALBERTO VALIATI.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/21/indicacao_no_008-20_-_valiati_-_executivo.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/21/indicacao_no_008-20_-_valiati_-_executivo.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL PARA QUE PROVIDENCIE UM CADASTRAMENTO DOS TERRENOS QUE FORAM DETERIORADOS OU PARCIALMENTE DESTRUÍDOS PARA QUE SEJAM ISENTADOS DA COBRANÇA DE IPTU.</t>
   </si>
   <si>
     <t>Fernando Caprini Volponi</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/22/indicacao_no_009-20_-_fernando_-_executivo.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/22/indicacao_no_009-20_-_fernando_-_executivo.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO MUNICIPAL PARA QUE ANALISE A POSSIBILIDADE DE ELABORAR ADITIVO PARA INCLUIR A TROCA DO GRAMADO NO PROJETO DE REFORMA DO CAMPO DE FUTEBOL DA COMUNIDADE DE BOM DESTINO.</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/23/indicacao_no_010-20_-_fernando_-_executivo.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/23/indicacao_no_010-20_-_fernando_-_executivo.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL PARA QUE ESTUDE A POSSIBILIDADE DE ISENTAR DA COBRANÇA DE IPTU OS IMÓVEIS E TERRENOS QUE FORAM ATINGIDOS PELA ENCHENTE OCORRIDA EM 17 DE JANEIRO DE 2020.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/24/indicacao_no_011-20_-_fernando_-_executivo.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/24/indicacao_no_011-20_-_fernando_-_executivo.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL PARA QUE AVALIE A POSSIBILIDADE DE DISPONIBILIZAR MAQUINÁRIOS A FIM DE LIMPAR O RIO ICONHA, NO PONTO ONDE O CURSO D’AGUA SE DIVIDE NO CONJUNTO HABITACIONAL SANTO INÁCIO.</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/25/indicacao_no_012-20_-_fernando_-_saude.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/25/indicacao_no_012-20_-_fernando_-_saude.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO MUNICIPAL DE SAÚDE PARA QUE AVALIE A POSSIBILIDADE DE VOLTAR A DISPONIBILIZAR O ATENDIMENTO DE ALGUMAS ESPECIALIDADES MEDICAS COMO CARDIOLOGIA, PEDIATRIA, ORTOPEDIA E GERIATRIA.</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/32/indicacao_no_013-20_-_fabio_-_prefeito.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/32/indicacao_no_013-20_-_fabio_-_prefeito.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL PARA QUE PROVIDENCIE UMA VISTORIA GERAL NA REDE DE ILUMINAÇÃO PÚBLICA DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/33/indicacao_no_014-20_-_fabio_-_obras.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/33/indicacao_no_014-20_-_fabio_-_obras.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO MUNICIPAL DE OBRAS PARA QUE PROVIDENCIE, O MAIS URGENTE POSSÍVEL, A MANUTENÇÃO DA VIA DA RUA QUINTINO GOMES FIGUEIRA.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/34/indicacao_no_015-20_-_fabio_-_secretaria_e_iema.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/34/indicacao_no_015-20_-_fabio_-_secretaria_e_iema.pdf</t>
   </si>
   <si>
     <t>INDICO A SECRETARIA DE ESTADO DE MEIO AMBIENTE E AO IEMA (INSTITUTO ESTADUAL DE MEIO AMBIENTE E RECURSOS HÍDRICOS) PARA QUE REALIZEM, O MAIS URGENTE POSSÍVEL, UM ESTUDO HIDROLÓGICO DAS BACIAS HIDROGRÁFICAS DO MUNICÍPIO DE ICONHA.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/43/indicacao_no_016-20_-_fabio_-_deputado_erick.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/43/indicacao_no_016-20_-_fabio_-_deputado_erick.pdf</t>
   </si>
   <si>
     <t>INDICO AO DEPUTADO ESTADUAL ERICK MUSSO PARA QUE VIABILIZE JUNTO AO GOVERNO DO ESTADO, SECRETARIA DE ESTADO DO MEIO AMBIENTE E IEMA (INSTITUTO ESTADUAL DE MEIO AMBIENTE E RECURSOS HÍDRICOS) A REALIZAÇÃO, O MAIS URGENTE POSSÍVEL, UM ESTUDO HIDROLÓGICO DAS BACIAS HIDROGRÁFICAS DO MUNICÍPIO DE ICONHA.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/44/indicacao_no_017-20_-_fabio_-_deputado_alexandre.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/44/indicacao_no_017-20_-_fabio_-_deputado_alexandre.pdf</t>
   </si>
   <si>
     <t>INDICO AO DEPUTADO ESTADUAL ALEXANDRE XAMBINHO PARA QUE VIABILIZE JUNTO AO GOVERNO DO ESTADO, SECRETARIA DE ESTADO DO MEIO AMBIENTE E IEMA (INSTITUTO ESTADUAL DE MEIO AMBIENTE E RECURSOS HÍDRICOS) A REALIZAÇÃO, O MAIS URGENTE POSSÍVEL, UM ESTUDO HIDROLÓGICO DAS BACIAS HIDROGRÁFICAS DO MUNICÍPIO DE ICONHA.</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/45/indicacao_no_018-20_-_fabio_-_obras.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/45/indicacao_no_018-20_-_fabio_-_obras.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO MUNICIPAL DE OBRAS PARA QUE, DENTRO DO POSSÍVEL, PROVIDENCIE A RETIRADA DE UMA ARVORE QUE SE ENCONTRA PRESA EM BAIXO DA PONTE “ARLINDO JUSTI”.</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/46/indicacao_no_019-20_-_fabio_-_der.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/46/indicacao_no_019-20_-_fabio_-_der.pdf</t>
   </si>
   <si>
     <t>INDICO AO DEPARTAMENTO DE EDIFICAÇÕES E DE RODOVIAS DO ESPÍRITO SANTO (DER-ES) QUE AVALIE A POSSIBILIDADE DOS PROJETOS DE CONSTRUÇÃO DAS PRINCIPAIS PONTES DO MUNICÍPIO SEREM EM ESTRUTURA DE “MÃO DUPLA”. E APROVEITO O ENSEJO PARA AGRADECER POR TODO EMPENHO NO REESTABELECIMENTO DA INFRAESTRUTURA VIÁRIA DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/47/indicacao_no_020-20_-_fabio_-_prefeito.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/47/indicacao_no_020-20_-_fabio_-_prefeito.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL PARA QUE REALIZE, OU SOLICITE AO GOVERNO DO ESTADO, A REALIZAÇÃO, O MAIS URGENTE POSSÍVEL, DE UM ESTUDO COMPLETO DAS NOSSAS BACIAS HIDROGRÁFICAS. E BUSQUE AÇÕES QUE NECESSITAM SER REALIZADAS PARA MINIMIZAR OS PROBLEMAS DAS ENCHENTES QUE ESTÃO OCORRENDO DE FORMA MAIS INTENSA E COM FREQUÊNCIA MAIS ELEVADA DESDE 2016.</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/48/indicacao_no_021-20_-_marcelo_-_prefeito.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/48/indicacao_no_021-20_-_marcelo_-_prefeito.pdf</t>
   </si>
   <si>
     <t>INDICO AO CHEFE DO PODER EXECUTIVO MUNICIPAL PARA QUE INFORME SE HÁ PREVISÃO PARA O CUMPRIMENTO DA LEI FEDERAL Nº 13.708/2018, A QUAL FIXA O PISO SALARIAL PROFISSIONAL NACIONAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE ÀS ENDEMIAS PARA 1º DE JANEIRO DE 2020 NO VALOR DE R$ 1.400,00.</t>
   </si>
   <si>
     <t>José Antônio Marconsini</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/49/indicacao_no_022-20_-_marconsini_-_prefeito.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/49/indicacao_no_022-20_-_marconsini_-_prefeito.pdf</t>
   </si>
   <si>
     <t>INDICO AO CHEFE DO PODER EXECUTIVO MUNICIPAL PARA QUE PROVIDENCIE O LEVANTAMENTO DE TODOS OS TERRENOS E IMÓVEIS, PÚBLICOS E PRIVADOS, CONDENADO PELA DEFESA CIVIL.</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/50/indicacao_no_023-20_-_marconsini_-_prefeito.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/50/indicacao_no_023-20_-_marconsini_-_prefeito.pdf</t>
   </si>
   <si>
     <t>INDICO AO CHEFE DO PODER EXECUTIVO MUNICIPAL PARA QUE CONVOQUE OS REPRESENTANTES DAS EMPRESAS VENCEDORAS DOS CERTAMES PARA CONSTRUÇÃO DAS PONTES DANIFICADAS PARA UMA REUNIÃO COM OS VEREADORES.</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/51/indicacao_no_024-20_-_marconsini_-_prefeito.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/51/indicacao_no_024-20_-_marconsini_-_prefeito.pdf</t>
   </si>
   <si>
     <t>INDICO AO CHEFE DO PODER EXECUTIVO MUNICIPAL PARA QUE, O MAIS URGENTE POSSÍVEL, PROVIDENCIE A AQUISIÇÃO DE MATERIAL ASFÁLTICO PARA REALIZAR A MANUTENÇÃO DOS BURACOS DA RUA MUNIZ FREIRE.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/52/indicacao_no_025-20_-_marconsini_-_prefeito.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/52/indicacao_no_025-20_-_marconsini_-_prefeito.pdf</t>
   </si>
   <si>
     <t>INDICO AO CHEFE DO PODER EXECUTIVO MUNICIPAL PARA QUE PROVIDENCIE, O MAIS URGENTE POSSÍVEL, UMA REUNIÃO JUNTAMENTE COM OS REPRESENTANTES DO PODER LEGISLATIVO PARA DIALOGAR SOBRE AS ENCOSTAS DO RIO ICONHA.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/53/indicacao_no_026-20_-_moises_-_governador.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/53/indicacao_no_026-20_-_moises_-_governador.pdf</t>
   </si>
   <si>
     <t>INDICO AO GOVERNADOR DO ESTADO DO ESPÍRITO SANTO PARA QUE, EM RELAÇÃO A CONSTRUÇÃO DAS PONTES DEVASTADAS PELA ENCHENTE, ESTUDE A POSSIBILIDADE DE:_x000D_
 - CONSTRUIR A PONTE “ANDRÉ BAGATOL” E A PONTE “NILO PAULINO” ANTES DE DEMOLIR A PONTE “ARLINDO JUSTI”;_x000D_
 - CONSTRUIR A PONTE “ARLINDO JUSTI” EM LOCAL MENOS PERIGOSO, OU SEJA, FORA DA CURVA;_x000D_
 - CONSTRUIR AS PONTES SEM PILASTRAS NO MEIO; E_x000D_
 - CONSTRUIR A PONTE DE ACESSO A ILHA DE SANTO INÁCIO DEFINITIVA ANTES DE DEMOLIR A EXISTENTE.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/54/indicacao_no_027-20_-_moises_-_secretaria_e_iema.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/54/indicacao_no_027-20_-_moises_-_secretaria_e_iema.pdf</t>
   </si>
   <si>
     <t>INDICO A SECRETARIA DE ESTADO DE MEIO AMBIENTE E AO IEMA (INSTITUTO ESTADUAL DE MEIO AMBIENTE E RECURSOS HÍDRICOS) PARA QUE REALIZEM, O MAIS URGENTE POSSÍVEL, AÇÕES VOLTADAS PARA GARANTIR O CURSO NORMAL DE TODO O LEITO DO RIO ICONHA.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/55/indicacao_no_028-20_-_moises_-_prefeito.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/55/indicacao_no_028-20_-_moises_-_prefeito.pdf</t>
   </si>
   <si>
     <t>INDICO AO CHEFE DO PODER EXECUTIVO MUNICIPAL PARA QUE PROVIDENCIE, O MAIS URGENTE POSSÍVEL, UM LOCAL PARA INSTALAÇÃO DO POSTO DA POLICIA MILITAR.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/56/indicacao_no_029-20_-_moises_-_seguranca.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/56/indicacao_no_029-20_-_moises_-_seguranca.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO DA SEGURANÇA PÚBLICA E DEFESA SOCIAL PARA QUE AVALIE A POSSIBILIDADE DE, O MAIS URGENTE POSSÍVEL, AUMENTAR O NÚMERO DE POLICIAIS MILITARES PARA INTENSIFICAR A SEGURANÇA NO MUNICÍPIO DE ICONHA.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/57/indicacao_no_030-20_-_moises_-_administracao.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/57/indicacao_no_030-20_-_moises_-_administracao.pdf</t>
   </si>
   <si>
     <t>INDICO A SECRETÁRIA MUNICIPAL DE ADMINISTRAÇÃO PARA QUE PROVIDENCIE A DISPONIBILIZAÇÃO DE UM SERVIDOR PARA EFETUAR A LIMPEZA DA QUADRA DA ILHA DE SANTO INÁCIO.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/58/indicacao_no_031-20_-_moises_-_der.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/58/indicacao_no_031-20_-_moises_-_der.pdf</t>
   </si>
   <si>
     <t>INDICO AO DEPARTAMENTO DE EDIFICAÇÕES E DE RODOVIAS DO ESPÍRITO SANTO (DER-ES) QUE AVALIE A POSSIBILIDADE DE PROVIDENCIAR COM PRIORIDADE A MANUTENÇÃO DOS TRECHOS URBANOS DA RODOVIA ES 375 QUE CORTAM O MUNICÍPIO.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/59/indicacao_no_032-20_-_valiati_-_prefeito.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/59/indicacao_no_032-20_-_valiati_-_prefeito.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A DESTRUIÇÃO CAUSADA EM NOSSO MUNICÍPIO PELA ENCHENTE DE 17 DE JANEIRO;_x000D_
 _x000D_
 CONSIDERANDO QUE AS ENCHENTES ERAM ESPORÁDICAS E AGORA ESTÃO MAIS FREQUENTES;_x000D_
 _x000D_
 CONSIDERANDO O GRANDE ASSOREAMENTO QUE A REFERIDA ENCHENTE PROVOCOU;_x000D_
 _x000D_
 CONSIDERANDO QUE, POR CAUSA DESSE ASSOREAMENTO, PRATICAMENTE NIVELOU O RIO À PISTA DA RODOVIA ES 375 NO TRECHO CONHECIDO POPULARMENTE COMO "MATINHA" ENTRE AS COMUNIDADES DE BOM DESTINO E SANTA LUZIA;_x000D_
 _x000D_
 INDICO QUE, NA MEDIDA DO POSSÍVEL, O PODER PÚBLICO MUNICIPAL REQUEIRA AO GOVERNO DO ESTADO AUXÍLIO PARA UMA OBRA DE DESASSOREAMENTO NO LOCAL COMO FORMA DE PREVENÇÃO DE OUTRAS CALAMIDADES COMO A CORRIDA EM 17 DE JANEIRO PASSADO.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/60/indicacao_no_033-20_-_valiati_-_obras.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/60/indicacao_no_033-20_-_valiati_-_obras.pdf</t>
   </si>
   <si>
     <t>INDICO A SECRETARIA MUNICIPAL DE OBRAS PARA QUE PROVIDENCIE A RETIRADA DE BARREIRAS NA COMUNIDADE DE SÃO JOSÉ, SENTIDO MONTE ALEGRE, E NA LOCALIDADE DE RETIRO, SENTIDO MONTE ALEGRE.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/61/indicacao_no_034-20_-_moises_-_obras.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/61/indicacao_no_034-20_-_moises_-_obras.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO MUNICIPAL DE OBRAS PARA QUE PROVIDENCIE, COM URGÊNCIA, A TAPAGEM DO BURACO QUE SE ABRIU NA ESTRADA DE PEDRA LISA ALTA, MAIS PRECISAMENTE NUMA CURVA DE ACESSO A TORRE DE TELEFONIA.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/62/indicacao_no_035-20_-_moises_-_prefeito.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/62/indicacao_no_035-20_-_moises_-_prefeito.pdf</t>
   </si>
   <si>
     <t>INDICO AO CHEFE DO PODER EXECUTIVO MUNICIPAL PARA QUE PROVIDENCIE, O MAIS URGENTE POSSÍVEL, A CONSTRUÇÃO DE UMA PASSARELA PROVISÓRIA, ENQUANTO NÃO REALIZADA A CONSTRUÇÃO DA NOVA PONTE “NILO PAULINO”, EM BOM DESTINO.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/63/indicacao_no_036-20_-_moises_-_obras.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/63/indicacao_no_036-20_-_moises_-_obras.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO MUNICIPAL DE OBRAS PARA QUE PROVIDENCIE A INSTALAÇÃO DE PLACAS PROIBINDO O ESTACIONAMENTO DE VEÍCULOS DE GRANDE PORTE NO TRECHO COMERCIAL ONDE FUNCIONA EMPRESAS COMO ANTÔNIO AUTO PEÇAS E OFICINA DO SERGIO ADAME.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/119/indicacao_no_037-20_-_abel.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/119/indicacao_no_037-20_-_abel.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO ESTADUAL DE ESPORTES DO ESPÍRITO SANTO, O ILUSTRÍSSIMO SENHOR JOSÉ MARIA DE ABREU JÚNIOR, PARA QUE DISPONIBILIZE REPASSE DE RECURSOS PARA O MUNICÍPIO DE ICONHA PARA CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NA COMUNIDADE DE DUAS BARRAS PELO FATO DA MESMA TER SIDO DESTRUÍDA NA ENCHENTE DO DIA 17/01/2020.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/120/indicacao_no_038-20_-_abel.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/120/indicacao_no_038-20_-_abel.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO MUNICIPAL DE OBRAS DE ICONHA-ES, PARA QUE REALIZE A RECUPERAÇÃO (CONSTRUÇÃO DE UM MURO DE CONTENÇÃO E OU ATERRO SE POSSÍVEL) DA VIA QUE DA ACESSO A COMUNIDADE DE CAMPINHO EM MONTE BELO EM FRENTE A IGREJA CATÓLICA DE MONTE BELO.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/121/indicacao_no_039-20_-_abel.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/121/indicacao_no_039-20_-_abel.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO MUNICIPAL DE SAÚDE DE ICONHA-ES, PARA QUE PROVIDENCIE A CASTRAÇÃO E O RECOLHIMENTO DE VÁRIOS CÃES DE RUA NA RUA RITA DE PAULA SESSÃO NO CENTRO DE ICONHA.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/122/indicacao_no_040-20_-_abel.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/122/indicacao_no_040-20_-_abel.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL DE ICONHA-ES, PARA QUE PROVIDENCIE NA MEDIDA DO POSSÍVEL UM ESTUDO A RESPEITO DE UMA POSSÍVEL DESAPROPRIAÇÃO DE ALGUNS IMÓVEIS PRÓXIMOS AO RIO ICONHA E UMA FUTURA ESTRUTURAÇÃO DE LOTEAMENTOS POPULARES COM CONSTRUÇÃO DE CASAS POPULARES PARA ATENDER AS DEMANDAS DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/123/indicacao_no_041-20_-_abel.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/123/indicacao_no_041-20_-_abel.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL DE ICONHA-ES, PARA QUE INSTALE QUANDO POSSÍVEL ALGUNS BICICLETÁRIOS (ESTACIONAMENTO PARA BICICLETAS DE METAL OU FERRO) EM PONTOS ESTRATÉGICOS DO MUNICÍPIO DE ICONHA, PRINCIPALMENTE NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/124/indicacao_no_042-20_-_abel.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/124/indicacao_no_042-20_-_abel.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO DE ICONHA-ES, PARA QUE PROVIDENCIE A CONTRATAÇÃO DE UMA PROFISSIONAL (ASSISTENTE DE SALA OU AUXILIAR DE TRANSPORTE) PARA CUIDAR DAS CRIANÇAS QUE ESTUDAM NA ESCOLA ISABELO FONTANA NA PARTE DA MANHÃ NO HORÁRIO EM QUE O TRANSPORTE ESCOLAR CHEGA A DUAS BARRAS.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/125/indicacao_no_043-20_-_abel_-_.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/125/indicacao_no_043-20_-_abel_-_.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL DE ICONHA-ES, O SENHOR JOÃO PAGANINI, PARA QUE PROVIDENCIE QUANDO POSSÍVEL A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA EM CONJUNTO COM A CÂMARA DOS VEREADORES DE ICONHA-ES, BEM COMO O COMANDO DA POLÍCIA MILITAR E DA POLÍCIA CIVIL DE ICONHA-ES E TODA SOCIEDADE ICONHENSE, BUSCANDO ALTERNATIVAS PARA RESOLUÇÃO DA QUESTÃO DA SEGURANÇA PÚBLICA EM ICONHA.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/126/indicacao_no_044-20_-_abel.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/126/indicacao_no_044-20_-_abel.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO DE OBRAS DE ICONHA-ES, PARA QUE REALIZE A TROCA DE VÁRIAS LÂMPADAS E FAÇA A MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA NA RUA RITA DE PAULA SERRÃO NO CENTRO DE ICONHA.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Abel Karte Fortuna Padilha, Moises Pinto Marchiori</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/127/indicacao_no_045-20_-_abel.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/127/indicacao_no_045-20_-_abel.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO DIRETOR DO BANDES (BANCO DO DESENVOLVIMENTO DO ESTADO DO ESPÍRITO SANTO), O SENHOR MAURÍCIO CÉZAR DUQUE, PARA QUE DISPONIBILIZE MAIS LINHAS DE CRÉDITO PARA OS COMERCIANTES E EMPRESÁRIOS DO MUNICÍPIO DE ICONHA.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/128/indicacao_no_046-20_-_abel.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/128/indicacao_no_046-20_-_abel.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PREFEITO MUNICIPAL DE ICONHA, QUE REALIZE UM ESTUDO PARA QUE SE FAÇA A DRAGAGEM DO RIO ICONHA NA COMUNIDADE DE BOM DESTINO E DEMAIS LOCAIS QUE SE FIZEREM NECESSÁRIOS, DEVIDO ÀS ENCHENTES QUE TEM OCORRIDO EM NOSSO MUNICÍPIO COM FREQUÊNCIA NOS ÚLTIMOS DIAS.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/129/indicacao_no_047-20_-_abel.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/129/indicacao_no_047-20_-_abel.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO DE ICONHA-ES, O SENHOR JOÃO PAGANINI, PARA QUE PROVIDENCIE QUANDO POSSÍVEL A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA EM CONJUNTO COM A CÂMARA DOS VEREADORES DE ICONHA-ES, BEM COMO A DIREÇÃO DO HOSPITAL E MATERNIDADE DANILO MONTEIRO DE CASTRO E TODA SOCIEDADE ICONHENSE, BUSCANDO ALTERNATIVAS PARA RESOLUÇÃO DA QUESTÃO DO REFERIDO HOSPITAL QUE SE ENCONTRA E SITUAÇÃO CRÍTICA FINANCEIRAMENTE.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/130/indicacao_no_048-20_-_abel.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/130/indicacao_no_048-20_-_abel.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO MUNICIPAL DE OBRAS DE ICONHA-ES, PARA QUE INSTALE PLACAS DE SINALIZAÇÃO DE TRÂNSITO NA AVENIDA CORONEL ANTÔNIO DUARTE (ANTIGO TRECHO DA BR 101) NAS PROXIMIDADES DA RODOVIÁRIA DE ICONHA.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/131/indicacao_no_049-20_-_abel.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/131/indicacao_no_049-20_-_abel.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO MUNICIPAL DE OBRAS DE ICONHA-ES, PARA QUE REALIZE A MANUTENÇÃO OU TROCA DE UM BUEIRO NA COMUNIDADE DE MONTE BELO NO ACESSO A COMUNIDADE DE CÓRREGO DO LOPES, PRÓXIMO A QUADRA DE MONTE BELO NA PRIMEIRA CURVA EM DIREÇÃO AO CAMPO DE FUTEBOL DA COMUNIDADE.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/64/indicacao_no_050-20_-_marcelo_-_der.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/64/indicacao_no_050-20_-_marcelo_-_der.pdf</t>
   </si>
   <si>
     <t>INDICO AO DEPARTAMENTO DE EDIFICAÇÕES E DE RODOVIAS DO ESPÍRITO SANTO (DER-ES) PARA QUE AVALIE A POSSIBILIDADE DE CONSTRUIR A PONTE “NILO PAULINO”, NA COMUNIDADE DE BOM DESTINO, O QUANTO ANTES.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/65/indicacao_no_051-20_-_marcelo_-_der.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/65/indicacao_no_051-20_-_marcelo_-_der.pdf</t>
   </si>
   <si>
     <t>INDICO AO DEPARTAMENTO DE EDIFICAÇÕES E DE RODOVIAS DO ESPÍRITO SANTO (DER-ES) PARA QUE AVALIE A POSSIBILIDADE DE CONSTRUIR A PONTE “MANUEL GILBERTO ESTEVES”, QUE LIGA A RUA MUNIZ FREIRE A RUA MAJOR VIEIRA, EM “MÃO DUPLA”.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/66/indicacao_no_052-20_-_moises_-_obras.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/66/indicacao_no_052-20_-_moises_-_obras.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO MUNICIPAL DE OBRAS PARA QUE PROVIDENCIE, COM URGÊNCIA, A MANUTENÇÃO DA VIA DE ACESSO A RESIDÊNCIA DA FAMÍLIA DO SENHOR MÁRIO PEREIRA, NA COMUNIDADE DE CRUBIXÁ, MAIS PRECISAMENTE POR BAIXO DA QUADRA ESPORTIVA.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/67/indicacao_no_053-20_-_moises_-_obras.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/67/indicacao_no_053-20_-_moises_-_obras.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO MUNICIPAL DE OBRAS PARA QUE PROVIDENCIE, COM URGÊNCIA, A MANUTENÇÃO DA VIA DE ACESSO A COMUNIDADE DE ALTO INHAÚMA.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/68/indicacao_no_055-20_-_moises_-_obras.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/68/indicacao_no_055-20_-_moises_-_obras.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO MUNICIPAL DE OBRAS PARA QUE PROVIDENCIE A RECONSTRUÇÃO/MANUTENÇÃO DA VIA DE ACESSO A COMUNIDADE DE CRUBIXÁ PELA VIA PONTE “JOÃO CALDONHO”.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/69/indicacao_no_056-20_-_valiati_-_educacao.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/69/indicacao_no_056-20_-_valiati_-_educacao.pdf</t>
   </si>
   <si>
     <t>INDICO A SECRETARIA MUNICIPAL DE EDUCAÇÃO PARA QUE REALIZE UM ESTUDO E ANALISE A POSSIBILIDADE DE INCLUIR DENTRO DA GRADE ESCOLAR, NA DISCIPLINA DE EDUCAÇÃO FÍSICA, AULAS DE JIU-JITSU.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/114/indicacao_no_057-20_-_abel.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/114/indicacao_no_057-20_-_abel.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO MUNICIPAL DE OBRAS DE ICONHA-ES, PARA QUE FAÇA P REPARO EM DOIS PANCHÕES DE CONCRETO NA PONTE QUE DÁ ACESSO ÀS RESIDÊNCIAS DAS FAMÍLIAS SABINO NA COMUNIDADE DE CÓRREGO DA CECÍLIA, POIS OS MESMOS ENCONTRAM-SE QUEBRADOS DESDE O ANO PASSADO, CONFORME JÁ ENVIEI FOTOS A VOSSA SENHORIA.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/79/indicacao_no_079-20_-_luiz_-_obras.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/79/indicacao_no_079-20_-_luiz_-_obras.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO MUNICIPAL DE OBRAS PARA QUE PROVIDENCIE A MANUTENÇÃO, COM URGÊNCIA E COM APLICAÇÃO DE REVSOL, NA VIA DA LOCALIDADE DE ALTO TOCAIA, PASSANDO PELA RESIDÊNCIA DO SENHOR NIVALDO GARABELI, ATÉ A LOCALIDADE DE TAPUIO.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/80/indicacao_no_080-20_-_fabio_-_obras.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/80/indicacao_no_080-20_-_fabio_-_obras.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO MUNICIPAL DE OBRAS PARA QUE PROVIDENCIE A IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA SOB A “PONTE REGINALDO PAULINO”, NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/81/indicacao_no_081-20_-_luiz_-_agricultura.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/81/indicacao_no_081-20_-_luiz_-_agricultura.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA PARA QUE AVALIE A POSSIBILIDADE DE RETORNAR O HORÁRIO DE FUNCIONAMENTO DA FEIRA LIVRE DO PRODUTOR RURAL E ARTESÃO PARA AS DEZESSEIS HORAS.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/82/indicacao_no_082-20_-_luiz_-_obras.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/82/indicacao_no_082-20_-_luiz_-_obras.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO MUNICIPAL DE OBRAS PARA QUE PROVIDENCIE A MANUTENÇÃO, COM APLICAÇÃO DE REVSOL, NA VIA DA LOCALIDADE DE PALMITAL, MAIS PRECISAMENTE NOS RAMAIS DE ACESSO AS RESIDÊNCIAS DOS SENHORES JOACIR GEOVANELI E ANTÔNIO VENTURINI.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/83/indicacao_no_083-20_-_luiz_-_obras.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/83/indicacao_no_083-20_-_luiz_-_obras.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO MUNICIPAL DE OBRAS PARA QUE PROVIDENCIE A MANUTENÇÃO, COM URGÊNCIA E COM APLICAÇÃO DE REVSOL, EM TODA A VIA DA LOCALIDADE DE CÓRREGO DOS LOPES, ESPECIALMENTE NO TRECHO APÓS A IGREJA CATÓLICA, PASSANDO PELA RESIDÊNCIA DO SENHOR VALENTIM TOMAZELI.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/84/indicacao_no_084-20_-_luiz_-_obras.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/84/indicacao_no_084-20_-_luiz_-_obras.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO MUNICIPAL DE OBRAS PARA QUE PROVIDENCIE A MANUTENÇÃO, COM APLICAÇÃO DE REVSOL, NA VIA DA LOCALIDADE DE ALTO INHAÚMA, PASSANDO PELAS RESIDÊNCIAS DOS SENHORES JOSÉ ANTÔNIO MOZER E FRANCISCO MOZER.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Abel Karte Fortuna Padilha, Fábio Lopes Dalbom</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/85/indicacao_no_085-20_-_fabio_e_abel_-_dnit.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/85/indicacao_no_085-20_-_fabio_e_abel_-_dnit.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO DNIT (DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES) PARA QUE AVALIE A POSSIBILIDADE DE CRIAR UM PONTO DE ÔNIBUS E CONSTRUIR UM ABRIGO NA RODOVIA DO CONTORNO DA BR 101 DE ICONHA, MAIS PRECISAMENTE NAS PROXIMIDADES DO ACESSO A COMUNIDADE DE ITINGA.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/86/indicacao_no_086-20_-_fabio_e_abel_-_obras.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/86/indicacao_no_086-20_-_fabio_e_abel_-_obras.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO SECRETÁRIO MUNICIPAL DE OBRAS PARA QUE PROVIDENCIE A MANUTENÇÃO, O MAIS URGENTE POSSÍVEL E COM APLICAÇÃO DE REVSOL NOS PONTOS MAIS CRÍTICOS, DA VIA DA COMUNIDADE DE LARANJEIRAS.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/87/indicacao_no_087-20_-_fabio_-_obras.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/87/indicacao_no_087-20_-_fabio_-_obras.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO MUNICIPAL DE OBRAS QUE PROVIDENCIE, O MAIS URGENTE POSSÍVEL, A MANUTENÇÃO DA PAVIMENTAÇÃO DO RAMAL DE PEDESTRES QUE LIGA A RUA GUILHERME MARCHIORI A RUA FRANCISCO ANHOLETI.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/116/indicacao_no_088-20_-_abel.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/116/indicacao_no_088-20_-_abel.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO MUNICIPAL DE OBRAS QUE PROVIDENCIE A MANUTENÇÃO COM APLICAÇÃO DE REVISOL NA ESTRADA QUE DÁ ACESSO Á COMUNIDADE DE CÓRREGO DO LOPES, PRINCIPALMENTE NAS PROXIMIDADES DO SECADOR DE CAFÉ DE PROPRIEDADE DO SENHOR ADELSON BIANCARDI. SOLICITO TAMBÉM QUE SEJA FEITA A MANUTENÇÃO NOS BARRANCOS DESTA MESMA ESTRADA COM UM TRATOR “POCAN”, TENDO EM VISTA QUE OS MESMOS ESTÃO DESMORONANDO E CAUSANDO PERIGO A QUEM TRANSITA PELA VIA.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/117/indicacao_no_089-20_-_abel.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/117/indicacao_no_089-20_-_abel.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO MUNICIPAL DE OBRAS QUE REALIZE A MANUTENÇÃO COM APLICAÇÃO DE REVISOL NOS PONTOS MAIS CRÍTICOS NA ESTRADA QUE DÁ ACESSO À COMUNIDADE DE ALTO INHAÚMA, SOMANDO-SE AINDA O FATO DO AUMENTO DO FLUXO DE VEÍCULOS EM VIRTUDE DA COLHEITA DE CAFÉ.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Abel Karte Fortuna Padilha, Luiz Carlos Smider</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/118/indicacao_no_090-20_-_abel.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/118/indicacao_no_090-20_-_abel.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO DEPUTADO FEDERAL AMARO NETO QUE DISPONIBILIZE NA MEDIDA DO POSSÍVEL EMENDA PARLAMENTAR PARA CUSTEIO NA ÁREA DE SAÚDE PARA O MUNICÍPIO DE ICONHA-ES.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Alan da Silva Lovatti</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/101/indicacao_no_91_20__-_alan.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/101/indicacao_no_91_20__-_alan.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, O EXCETÍSSIMO SR. JOÃO PAGANINI, PARA QUE ANALISE A POSSIBILIDADE DE PROCEDER COM OS TRÂMITES NECESSÁRIOS PARA A COMPRA DE EQUIPAMENTOS PARA APARELHAR O HOSPITAL E MATERNIDADE “DANILO MONTEIRO DE CASTRO”, UTILIZANDO-SE EM SUA TOTALIDADE DE RECURSO QUE SERÁ REPASSADO AO MUNICÍPIO DE ICONHA/ES, PROVENIENTE DO MINISTÉRIO DA SAÚDE, PARA AS MEDIDAS NECESSÁRIAS AO ENFRENTAMENTO DA EMERGÊNCIA DA SAÚDE PÚBLICA DECORRENTE DO CORONAVÍRUS – COVID 19.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/102/indicacao_no_92_20_-_valiati_-_prefeito.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/102/indicacao_no_92_20_-_valiati_-_prefeito.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A VELOCIDADE DA DISSEMINAÇÃO DO CORONAVÍRUS EM TODO O BRASIL;_x000D_
 _x000D_
 CONSIDERANDO A FALTA DE CONSCIENTIZAÇÃO POR PARTE DE MUITOS SOBRE AS PRECAUÇÕES QUE SE DEVE TOMAR PARA EVITAR A CONTAMINAÇÃO;_x000D_
 _x000D_
 CONSIDERANDO OS CASOS CONFIRMADOS EM ICONHA;_x000D_
 _x000D_
 _x000D_
 INDICO AO PODER EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE CONTRATAR CIDADÃOS ICONHENSES PARA AUXILIAR NA FISCALIZAÇÃO E ORIENTAÇÃO DAS PESSOAS EM RELAÇÃO A COVID-19, PRINCIPALMENTE EM RELAÇÃO AO USO DE MÁSCARAS E NÃO AGLOMERAÇÃO DE PESSOAS.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/103/indicacao_no_93_20_-_valiati_-_obras.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/103/indicacao_no_93_20_-_valiati_-_obras.pdf</t>
   </si>
   <si>
     <t>INDICO A SECRETARIA MUNICIPAL DE OBRAS PARA QUE PROVIDENCIE A APLICAÇÃO DE REVSOL NO TRECHO COMPREENDIDO ENTRE A IGREJA DE INHAÚMA E A ENTRADA DAS RESIDÊNCIAS DA FAMÍLIA MOZER, EM UMA EXTENSÃO DE APROXIMADAMENTE 160 METROS.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/104/indicacao_no_94_20_-_valiati_-_obras.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/104/indicacao_no_94_20_-_valiati_-_obras.pdf</t>
   </si>
   <si>
     <t>INDICO A SECRETARIA MUNICIPAL DE OBRAS PARA QUE PROVIDENCIE A APLICAÇÃO DE REVSOL NA ESTRADA DA COMUNIDADE DE SÃO JOSÉ.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/92/indicacao_no_95_20___-_fabio_-_obras.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/92/indicacao_no_95_20___-_fabio_-_obras.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO SECRETÁRIO MUNICIPAL DE OBRAS PARA QUE PROVIDENCIE A MANUTENÇÃO O MAIS URGENTE POSSÍVEL NA ESTRADA DA COMUNIDADE DE ITINGA SENTIDO MARANHÃO E TAMBÉM NAS PROXIMIDADES DA CASA DO SENHOR ROSIMÁRIO ARARIBA.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/93/indicacao_no_96_20_-_fabio_-_obras_-_estrada_jaracatia.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/93/indicacao_no_96_20_-_fabio_-_obras_-_estrada_jaracatia.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO MUNICIPAL DE OBRAS PARA QUE PROVIDENCIE A ROÇADA DO MATO NA ESTRADA DE ACESSO À COMUNIDADE DE JARACATIÁ.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/94/indicacao_no_97_20_-_fabio_-_obras_-_latoes_lixo.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/94/indicacao_no_97_20_-_fabio_-_obras_-_latoes_lixo.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO MUNICIPAL DE OBRAS PARA QUE POSSAM ATENDER DEMANDA DOS MORADORES DO CÓRREGO DA SARDINHA NA COMUNIDADE DE CAMPINHO QUE NECESSITAM DA INSTALAÇÃO DE AO MENOS 02 (DOIS) LATÕES DE LIXO PARA ATENDER AS 7 FAMÍLIAS QUE RESIDEM NO LOCAL.</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/95/indicacao_no_098-20_-_fabio_-_obras_-_estrada_palmeira.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/95/indicacao_no_098-20_-_fabio_-_obras_-_estrada_palmeira.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO MUNICIPAL DE OBRAS PARA QUE POSSAM PROCEDER À MANUTENÇÃO DA ESTRADA DA COMUNIDADE DE PALMEIRA, COM A APLICAÇÃO DE MATERIAL (SAIBRO OU REVSOL) E LIMPEZA/MANUTENÇÃO DAS CAIXAS SECAS EXISTENTES NA ESTRADA E QUE AJUDAM MUITO NA MANUTENÇÃO DA ESTRADA.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/96/indicacao_no_99-20_-_jav_-_viacao_sudeste.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/96/indicacao_no_99-20_-_jav_-_viacao_sudeste.pdf</t>
   </si>
   <si>
     <t>INDICO À VIAÇÃO SUDESTE, EMPRESA DE TRANSPORTE PÚBLICO, QUE ORIENTE A EMPRESA QUE ESTÁ TERCEIRIZANDO O TRANSPORTE NO INTERIOR DO MUNICÍPIO DE ICONHA/ES, NO SENTIDO DE ADEQUAR OS HORÁRIOS COM O OBJETIVO DE ATENDER A MAIORIA DOS USUÁRIOS, SAINDO DO PONTO DE PARTIDA EM RODEIO MEIA HORA ANTES DE COMO ESTÁ.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/97/indicacao_no_100_20_-_jav_-_sudeste.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/97/indicacao_no_100_20_-_jav_-_sudeste.pdf</t>
   </si>
   <si>
     <t>INDICO À VIAÇÃO SUDESTE, EMPRESA DE TRANSPORTE PÚBLICO, QUE ORIENTE A EMPRESA QUE ESTÁ TERCEIRIZANDO O TRANSPORTE NO INTERIOR DO MUNICÍPIO DE ICONHA/ES, PARA ADICIONAR UMA LINHA DE ÔNIBUS NA COMUNIDADE DE INHAÚMA COMO ACONTECIA ANTERIORMENTE.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/105/indicacao_no_101_-_abel_-_.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/105/indicacao_no_101_-_abel_-_.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO DE OBRAS QUE REALIZE A MANUTENÇÃO DA ESTRADA DA COMUNIDADE DE VENEZUELA, COM APLICAÇÃO DE REVSOL NOS PONTOS MAIS CRÍTICOS.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/136/indicacao_no_132-20_-_fabio_e_moises.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/136/indicacao_no_132-20_-_fabio_e_moises.pdf</t>
   </si>
   <si>
     <t>INDICO AO DIRETOR DO SAAE PARA QUE ANALISE A POSSIBILIDADE DE RETIRAR A TAXA DE COBRANÇA DE COLETA/TRATAMENTO DE ESGOTO DAS RESIDÊNCIAS DE BOM DESTINO QUE NÃO ESTÃO TENDO ESTE SERVIÇO PRESTADO DESDE JANEIRO/2020, APÓS A ENCHENTE.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Abel Karte Fortuna Padilha, Fábio Lopes Dalbom, Moises Pinto Marchiori</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/137/indicacao_no_133-20_-_abel_fabio_e_moises_-_poeira_campinho.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/137/indicacao_no_133-20_-_abel_fabio_e_moises_-_poeira_campinho.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL:_x000D_
 _x000D_
 DIANTE DA RECLAMAÇÃO DE INÚMEROS MORADORES DAS COMUNIDADES DE CAMPINHO E MONTE BELO, ESPECIALMENTE AQUELES QUE RESIDEM PRÓXIMO DA ESTRADA PRINCIPAL, EM RELAÇÃO À POEIRA CONSTANTE PROVOCADA PELO GRANDE TRÁFEGO DE CAÇAMBAS DA PREFEITURA QUE REALIZAM O TRANSPORTE DO SAIBRO QUE É RETIRADO DA COMUNIDADE DE CAMPINHO, INDICAMOS QUE A PREFEITURA ANALISE A POSSIBILIDADE DE REALIZAR, DE FORMA PLANEJADA E CONSTANTE, A AÇÃO DE MOLHAR COM CARRO PIPA OS LOCAIS ONDE EXISTEM RESIDÊNCIAS NAS PROXIMIDADES DA ESTRADA.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/138/indicacao_no_134-20_-_fabio_e_moises_-_obras_-_estrada_fam_vieira.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/138/indicacao_no_134-20_-_fabio_e_moises_-_obras_-_estrada_fam_vieira.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, JUNTO À SECRETARIA MUNICIPAL DE OBRAS, TRANSPORTES E SERVIÇOS URBANOS, INDICANDO A APLICAÇÃO DE MATERIAL REVSOL NO RAMAL DA ESTRADA DA COMUNIDADE DE PEDRA D’ÁGUA QUE DÁ ACESSO ÀS RESIDÊNCIAS DA FAMÍLIA VIEIRA.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/139/indicacao_no_135-20_-_luiz_-_der.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/139/indicacao_no_135-20_-_luiz_-_der.pdf</t>
   </si>
   <si>
     <t>INDICO AO DEPARTAMENTO DE ESTRADAS E RODAGEM DO ESTADO DO ESPÍRITO SANTO – DER, PARA QUE ANALISE A POSSIBILIDADE DE REALIZAR A PINTURA DE UMA FAIXA DE PEDESTRES E DE UM QUEBRA-MOLAS NA RODOVIA ES 375, NA ENTRADA DO CONTORNO DE ICONHA. NAS PROXIMIDADES DA AUTO MECÂNICA AM A PINTURA DE UMA FAIXA DE PEDESTRES E EM FRENTE AO MATERIAL DE CONSTRUÇÃO TRANSCOL A PINTURA DO QUEBRA-MOLAS EXISTENTE NO LOCAL.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/140/indicacao_no_136-20_-_luiz_-_estrada_venezuela.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/140/indicacao_no_136-20_-_luiz_-_estrada_venezuela.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, JUNTO À SECRETARIA MUNICIPAL DE OBRAS, TRANSPORTES E SERVIÇOS URBANOS, PARA QUE PROVIDENCIE A ROÇADA DO MATO NA ESTRADA DE ACESSO À COMUNIDADE DE VENEZUELA.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/141/indicacao_no_137-20_-_smider_-_lixeiras.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/141/indicacao_no_137-20_-_smider_-_lixeiras.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL PARA QUE, JUNTO À SECRETARIA MUNICIPAL DE OBRAS, TRANSPORTES E SERVIÇOS URBANOS, ANALISE A POSSIBILIDADE DE PROCEDER À INSTALAÇÃO DE LIXEIRAS AO LONGO DAS RUAS COM MAIS CONCENTRAÇÃO DE PESSOAS NO CENTRO DE ICONHA.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Fernando Caprini Volponi, Luiz Carlos Smider</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/142/indicacao_no_138-20_-_smider_e_fernando_-_obras_-_ilha_s_inacio.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/142/indicacao_no_138-20_-_smider_e_fernando_-_obras_-_ilha_s_inacio.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PREFEITO MUNICIPAL, PARA QUE JUNTAMENTE À SECRETARIA MUNICIPAL DE OBRAS, POSSAM ATENDER DEMANDA DOS MORADORES DA COMUNIDADE ILHA DE SANTO INÁCIO, PARA QUE ANALISE A POSSIBILIDADE DO ENVIO DE MÁQUINAS PARA REALIZAR A REMOÇÃO DE PEDRAS E DRAGAGEM DO RIO ICONHA, POIS COM A ENCHENTE DE JANEIRO DE 2020, O CURSO DO RIO FOI MODIFICADO DEVIDO ÀS PEDRAS CARREGADAS PELA ENCHENTE QUE FICARAM DEPOSITADAS NO “MEIO” DO RIO ACARRETANDO O DESMORONAMENTO DAS MARGENS E A MUDANÇA DE SEU CURSO.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/143/indicacao_no_139-20_-_fabio_e_moises_-_obras.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/143/indicacao_no_139-20_-_fabio_e_moises_-_obras.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PREFEITO MUNICIPAL, JUNTO À SECRETARIA DE OBRAS, TRANSPORTES E SERVIÇOS URBANOS, PARA QUE ANALISE A POSSIBILIDADE DE REALIZAR A MANUTENÇÃO PROVISÓRIA NO TRECHO DA RODOVIA ESTADUAL ES 375, COM APLICAÇÃO DE MATERIAL REVSOL NOS TRECHOS DA “MATINHA” SENTIDO BOM DESTINO E TAMBÉM NAS PROXIMIDADES DA ESTAÇÃO DE TRATAMENTO DE ESGOTO (PINICÃO)/ENTRADA DE ALTO SOLIDÃO, UMA VEZ QUE O TRECHO SE APRESENTA BASTANTE DANIFICADO PREJUDICANDO A POPULAÇÃO QUE UTILIZA A VIA.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/144/indicacao_no_140-20_-_fabio_-.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/144/indicacao_no_140-20_-_fabio_-.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL PARA QUE A PREFEITURA POSSA ESTUDAR MEIOS LEGAIS E REALIZAR A DOAÇÃO DOS EQUIPAMENTOS, MAQUINÁRIOS, VEÍCULOS UTILITÁRIOS (SECADORES MECÂNICOS DE CAFÉ, PILAS DE CAFÉ; VEÍCULOS UTILITÁRIOS DE TRANSPORTE DE CARGAS, EQUIPAMENTOS DE INFORMÁTICAS ETC.), PARA AS ASSOCIAÇÕES  E COOPERATIVA DE AGRICULTORES DE NOSSO MUNICÍPIO QUE HOJE JÁ UTILIZAM OS REFERIDOS EQUIPAMENTOS EM SUAS AÇÕES.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/145/indicacao_no_141-20_-_abel_-_rua_do_hospital.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/145/indicacao_no_141-20_-_abel_-_rua_do_hospital.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, JUNTO À SECRETARIA DE OBRAS, TRANSPORTES E SERVIÇOS URBANOS, PARA QUE ANALISE A POSSIBILIDADE DO ENVIO DE FUNCIONÁRIOS PARA QUE FAÇAM A MANUTENÇÃO DAS RUAS”ALVIM SERRÃO” E “SANTA LUZIA” (RUAS QUE DÃO ACESSO AO HOSPITAL E MATERNIDADE “DANILO MONTEIRO DE CASTRO” NO CENTRO DE ICONHA/ES.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/146/indicacao_no_144-20_-_veraedores_-_cnj.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/146/indicacao_no_144-20_-_veraedores_-_cnj.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, JUNTO À SECRETARIA DE OBRAS, PARA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR A LIMPEZA (LAVAR E RETIRAR TERRAS E BARROS) DA RUA VIRGÍLIO SILVA, DESDE SEU INÍCIO NA CABEÇA DA PONTE PRÓXIMA AOS CORREIOS ATÉ O HOSPITAL E MATERNIDADE “DANILO MONTEIRO DE CASTRO” E TAMBÉM A RUA ALVIM SERRÃO QUE É ADJACENTE AO HOSPITAL.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/151/indicacao_no_144-20_-_veraedores_-_cnj.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/151/indicacao_no_144-20_-_veraedores_-_cnj.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO: OS VEREADORES ABAIXO ASSINADOS, INDICAM AO CNJ – CONSELHO NACIONAL DE JUSTIÇA - QUE INTERCEDA PERANTE AO TRIBUNAL DE JUSTIÇA DO ESTADO DO ESPIRITO SANTO PARA QUE NÃO OCORRA A INTEGRAÇÃO DAS COMARCAS NO ESTADO, REVOGANDO A RESOLUÇÃO DO TJ-ES N.º 025/2020, DE AUTORIA DOS NOBRES VEREADORES DESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/167/indicacao_no_193-20_-_fabio_-_eco_101.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/167/indicacao_no_193-20_-_fabio_-_eco_101.pdf</t>
   </si>
   <si>
     <t>INDICO À CONCESSIONÁRIA DE RODOVIAS ECO 101, A MANUTENÇÃO URGENTE DO CALÇAMENTO NAS PROXIMIDADES DA PONTE QUE LIGA O MUNICÍPIO DE ICONHA, NA RODOVIA BR 101, NAS PROXIMIDADES DO POSTO DESATIVADO.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/168/indicacao_no_194-20_-_fabio_-_pmi_-_bueiro.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/168/indicacao_no_194-20_-_fabio_-_pmi_-_bueiro.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL PARA QUE, JUNTO À SECRETARIA MUNICIPAL DE OBRAS, TRANSPORTES E SERVIÇOS URBANOS, ANALISE A POSSIBILIDADE DE PROCEDER À MANUTENÇÃO DE BUEIROS NO BAIRRO MESA GRANDE, NESTE MUNICÍPIO DE ICONHA, MAIS PRECISAMENTE NAS PROXIMIDADES DA FAMÍLIA MARCHIORI.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/169/indicacao_no_195-20_-_fabio_-_pmi_-_iluminacao_pedra_lisa_alta.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/169/indicacao_no_195-20_-_fabio_-_pmi_-_iluminacao_pedra_lisa_alta.pdf</t>
   </si>
   <si>
     <t>INDICO MAIS UMA VEZ AO PREFEITO MUNICIPAL PARA QUE, JUNTO À SECRETARIA MUNICIPAL DE OBRAS, PROVIDENCIE A VISTORIA/MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA NAS PROXIMIDADES DA SEDE COMUNITÁRIA DE PEDRA LISA ALTA.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/170/indicacao_no_196-20_-_fabio_-_pmi_-_bueiro_rua_major_vieira.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/170/indicacao_no_196-20_-_fabio_-_pmi_-_bueiro_rua_major_vieira.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL PARA QUE, JUNTO À SECRETARIA MUNICIPAL DE OBRAS, TRANSPORTES E SERVIÇOS URBANOS, ANALISE A POSSIBILIDADE DE CONSTRUIR UM BUEIRO NA RUA MAJOR VIEIRA, NO CENTRO DESTE MUNICÍPIO DE ICONHA, NAS PROXIMIDADES DA RESIDÊNCIA DA SENHORA MARCIELE MARCHETTE.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/171/indicacao_no_197-20_-_fabio_-_pmi_-_proibido_estacionar_pracinha.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/171/indicacao_no_197-20_-_fabio_-_pmi_-_proibido_estacionar_pracinha.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL PARA QUE, JUNTO À SECRETARIA MUNICIPAL DE OBRAS, TRANSPORTES E SERVIÇOS URBANOS, ANALISE A POSSIBILIDADE DE INSTALAR MAIS PLACAS INDICADORAS DE PROIBIDO ESTACIONAR EM FRENTE À PRACINHA SR. MARCOS SOARES, MAIS PRECISAMENTE NO LOCAL ONDE OS VENDEDORES AMBULANTES FAZEM AS VENDAS DE SEUS PRODUTOS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/172/indicacao_no_198-20_-_fabio_-_pmi_-_ponte_sao_jose.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/172/indicacao_no_198-20_-_fabio_-_pmi_-_ponte_sao_jose.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL PARA QUE, JUNTO À SECRETARIA MUNICIPAL DE OBRAS, TRANSPORTES E SERVIÇOS URBANOS, ANALISE A POSSIBILIDADE DE NOTIFICAR A EMPRESA QUE CONSTRUIU A PONTE DA COMUNIDADE DE SÃO JOSÉ, OU MESMO A PREFEITURA RESOLVA, ONDE UM BUEIRO FOI DANIFICADO E TAMBÉM PARA QUE RETIREM OS RESTOS DE MATERIAIS DA OBRA.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/173/indicacao_no_199-20_-_fabio_-_eco_101_-_drenagem_ilha_do_coco.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/173/indicacao_no_199-20_-_fabio_-_eco_101_-_drenagem_ilha_do_coco.pdf</t>
   </si>
   <si>
     <t>INDICO À CONCESSIONÁRIA DE RODOVIAS ECO 101, UMA INTERVENÇÃO URGENTE NAS PROXIMIDADES DO TREVO DE ACESSO AOS BAIRROS JARDIM DA ILHA E ILHA DO COCO, EM ICONHA/ES, NA RODOVIA BR 101, ONDE A SITUAÇÃO DE ACÚMULO DE ÁGUAS PLUVIAIS TEM SIDO CONSTANTE.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/174/indicacao_no_200-20_-_fabio_-_pmi_-_ponte_regi_paulino.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/174/indicacao_no_200-20_-_fabio_-_pmi_-_ponte_regi_paulino.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL PARA QUE, JUNTO À SECRETARIA DE OBRAS, REALIZE A MANUTENÇÃO URGENTE NA PONTE “REGINALDO PAULINO”, PONTE ESTA QUE LIGA A RUA MUNIZ FREIRE À RUA DO HOSPITAL E MATERNIDADE “DANILO MONTEIRO DE CASTRO”, QUE SE ENCONTRA COM DEFEITOS NA PAVIMENTAÇÃO (BURACOS) E TAMBÉM NO ACESSO À PONTE.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/175/indicacao_no_201-20_-_abel_-_pmi_-_estrada_santo_antonio.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/175/indicacao_no_201-20_-_abel_-_pmi_-_estrada_santo_antonio.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, PARA QUE JUNTO AO SECRETÁRIO MUNICIPAL DE OBRAS, PROVIDENCIE A MANUTENÇÃO, COM APLICAÇÃO DE MATERIAL REVSOL, DA ESTRADA DA COMUNIDADE DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/176/indicacao_no_202-20_-_abel_-_pmi_-_iluminacao_monte_belo.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/176/indicacao_no_202-20_-_abel_-_pmi_-_iluminacao_monte_belo.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, PARA QUE JUNTO AO SECRETÁRIO MUNICIPAL DE OBRAS, PROVIDENCIE A MANUTENÇÃO DAS LÂMPADAS DA RUA DA IGREJA CATÓLICA DE MONTE BELO, QUE DÁ ACESSO À COMUNIDADE DE CAMPINHO.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/177/indicacao_no_203-20_-_abel_-_pmi_-_iluminacao_escadaria_do_vica.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/177/indicacao_no_203-20_-_abel_-_pmi_-_iluminacao_escadaria_do_vica.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, PARA QUE JUNTO AO SECRETÁRIO MUNICIPAL DE OBRAS, PROVIDENCIE A MANUTENÇÃO DAS LÂMPADAS DA ESCADARIA DO “VICA”, QUE FICA LOCALIZADA ENTRE A AVENIDA ANCHIETA E A RUA RITA DE PAULA SESSÃO, NO CENTRO DESTE MUNICÍPIO DE ICONHA/ES.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/178/indicacao_no_204-20_-_moises_-_der_-_bueiro_bd.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/178/indicacao_no_204-20_-_moises_-_der_-_bueiro_bd.pdf</t>
   </si>
   <si>
     <t>INDICO AO DEPARTAMENTO DE ESTRADAS E RODAGEM DO ESTADO DO ESPÍRITO SANTO – DER, PARA QUE ANALISE A POSSIBILIDADE DE CONSTRUIR UM BUEIRO NAS PROXIMIDADES DA ESCOLA “ROSITA SALVADOR”, NA RODOVIA ES 375, NO BAIRRO BOM DESTINO, EM ICONHA/ES.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/179/indicacao_no_205-20_-_moises_-_der_-_ponte_provisoria_ilha.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/179/indicacao_no_205-20_-_moises_-_der_-_ponte_provisoria_ilha.pdf</t>
   </si>
   <si>
     <t>INDICO AO DEPARTAMENTO DE ESTRADAS E RODAGEM DO ESTADO DO ESPÍRITO SANTO – DER, PARA QUE ANALISE A POSSIBILIDADE DE REALIZAR REPAROS NA PONTE PROVISÓRIA QUE DÁ ACESSO À ILHA DE SANTO INÁCIO NO BAIRRO BOM DESTINO, NA RODOVIA ES 375, EM ICONHA/ES.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/180/indicacao_no__206-20_-_fabio_-_pmi_-_bueiros_jequitiba.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/180/indicacao_no__206-20_-_fabio_-_pmi_-_bueiros_jequitiba.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL PARA QUE, JUNTO À SECRETARIA MUNICIPAL DE OBRAS, TRANSPORTES E SERVIÇOS URBANOS, ANALISE A POSSIBILIDADE DE AVERIGUAR A SITUAÇÃO DO TRECHO DA ESTRADA DA COMUNIDADE DE JEQUITIBÁ, APÓS A IGREJA CATÓLICA, NAS PROXIMIDADES DA CASA DA SR. ª MARIA ROVETTA, E PROCEDER À MANUTENÇÃO DOS BUEIROS QUE FORAM DANIFICADOS NA REFERIDA ESTRADA.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/181/indicacao_no_207-20_-_fabio_-_ponte_andra_bagatoli.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/181/indicacao_no_207-20_-_fabio_-_ponte_andra_bagatoli.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL PARA QUE, JUNTO ÀS SECRETARIAS MUNICIPAIS DE OBRAS E DE SAÚDE E À VIGILÂNCIA EPIDEMIOLÓGICA, ANALISE A POSSIBILIDADE DE O MAIS URGENTE POSSÍVEL REALIZAR UMA VISTORIA NA ESTRUTURA DA ANTIGA PONTE “ANDRÉ BAGATOLI” QUE CONTINUA COM ACÚMULO DE ÁGUA.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/183/indicacao_no_208-20_-_fabio_-_iluminacao_praca_carlos_marchiori.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/183/indicacao_no_208-20_-_fabio_-_iluminacao_praca_carlos_marchiori.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, JOÃO PAGANINI PARA QUE JUNTO AO SECRETÁRIO MUNICIPAL DE OBRAS PROVIDENCIE A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA PRAÇA “CARLOS MARCHIORI”, LOCALIZADA NO CENTRO DESTE MUNICÍPIO DE ICONHA.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/184/indicacao_no_209-20_-_fabio_-_campinho_-_extracao_saibro.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/184/indicacao_no_209-20_-_fabio_-_campinho_-_extracao_saibro.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, JOÃO PAGANINI PARA QUE JUNTO À SECRETARIA MUNICIPAL DE OBRAS E À SECRETARIA MUNICIPAL DE MEIO AMBIENTE ANALISEM A POSSIBILIDADE DE VISTORIAR O LOCAL ONDE A PREFEITURA FAZ A EXTRAÇÃO DE SAIBRO NA COMUNIDADE DE CAMPINHO, E QUE POSSAM REALIZAR MEDIDAS PARA QUE O ESCOAMENTO DE ÁGUA SUPERFICIAL NÃO PROVOQUE EROSÕES NOS TERRENOS VIZINHOS.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/185/indicacao_no_210-20_-_fabio_e_moises_-_der_-_nivel_ponte_ilha.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/185/indicacao_no_210-20_-_fabio_e_moises_-_der_-_nivel_ponte_ilha.pdf</t>
   </si>
   <si>
     <t>INDICO AO DEPARTAMENTO DE ESTRADAS E RODAGEM DO ESTADO DO ESPÍRITO SANTO – DER, PARA QUE ANALISE A POSSIBILIDADE DE ESCLARECER OU MESMO AVERIGUAR OS FATOS DE QUE MUITOS MORADORES DA LOCALIDADE DA ILHA DE SANTO INÁCIO NO BAIRRO BOM DESTINO, NA RODOVIA ES 375, EM ICONHA/ES, ESTÃO PROCURANDO OS VEREADORES MANIFESTANDO PREOCUPAÇÃO COM RELAÇÃO AO NÍVEL DA PONTE DE ACESSO AO LOCAL, QUE ESTÁ SENDO CONSTRUÍDA PELO GOVERNO DO ESTADO DO ESPÍRITO SANTO, SOBRE O RIO ICONHA.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/186/indicacao_no_211-20_-_luiz_-_obras.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/186/indicacao_no_211-20_-_luiz_-_obras.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, JOÃO PAGANINI, PARA QUE JUNTO AO SECRETÁRIO MUNICIPAL DE OBRAS, PROVIDENCIE A MANUTENÇÃO, COM APLICAÇÃO DE MATERIAL REVSOL NOS PONTOS MAIS CRÍTICOS, DA ESTRADA DA COMUNIDADE DE CÓRREGO DO LOPES, QUE DÁ ACESSO À COMUNIDADE DE PALMITAL.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/187/indicacao_no_212-20_-_smider_-_pmi_-_ramal_estrada_corrego_do_lopes.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/187/indicacao_no_212-20_-_smider_-_pmi_-_ramal_estrada_corrego_do_lopes.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PREFEITO MUNICIPAL, JOÃO PAGANINI, PARA QUE JUNTO AO SECRETÁRIO MUNICIPAL DE OBRAS, PROVIDENCIE A MANUTENÇÃO, COM APLICAÇÃO DE MATERIAL REVSOL NOS PONTOS MAIS CRÍTICOS, EM UM RAMAL DE ESTRADA DA ESTRADA DA COMUNIDADE DE CÓRREGO DO LOPES, QUE DÁ ACESSO À COMUNIDADE DE CÓRREGO DA CECÍLIA, NAS PROXIMIDADES DA RESIDÊNCIA DO SR. JOSÉ LUIZ TOMAZELLI.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/188/indicacao_no_213-20_-_fabio_e_moises_-_der_-_contencao_ilha.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/188/indicacao_no_213-20_-_fabio_e_moises_-_der_-_contencao_ilha.pdf</t>
   </si>
   <si>
     <t>INDICO AO DEPARTAMENTO DE ESTRADAS E RODAGEM DO ESTADO DO ESPÍRITO SANTO – DER, PARA QUE ANALISE A POSSIBILIDADE DE AMPLIAR A ÁREA DA CONTENÇÃO LATERAL DE PEDRA QUE ESTÁ SENDO CONSTRUÍDA PELO DER-ES NA LOCALIDADE DE ILHA DE SANTO INÁCIO, NAS PROXIMIDADES DA PONTE DE ACESSO QUE ESTÁ SENDO CONSTRUÍDA.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/189/indicacao_no_214-20_-_fabio_-_pmes_-_motos_descarga_barulhenta.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/189/indicacao_no_214-20_-_fabio_-_pmes_-_motos_descarga_barulhenta.pdf</t>
   </si>
   <si>
     <t>INDICO À 10ª CIA INDEPENDENTE DA POLÍCIA MILITAR - PMES, PARA QUE ANALISE A POSSIBILIDADE DE AVALIAR/MONITORAR O RELATO DE ALGUNS MORADORES DO MUNICÍPIO DE ICONHA/ES, MAIS ESPECIFICAMENTE NA SEDE DO MUNICÍPIO, QUE INFORMAM QUE HOUVE UM AUMENTO CONSIDERÁVEL DE MOTOCICLETAS EXTREMAMENTE BARULHENTAS CIRCULANDO, E MUITAS DELAS EM ALTA VELOCIDADE, NO PERÍODO NOTURNO.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/190/indicacao_no_215-20_-_abel_-_pmi_-__estrada_crubixa.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/190/indicacao_no_215-20_-_abel_-_pmi_-__estrada_crubixa.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, JOÃO PAGANINI, PARA QUE JUNTO AO SECRETÁRIO MUNICIPAL DE OBRAS, PROVIDENCIE A MANUTENÇÃO DOS PONTOS MAIS CRÍTICOS DA ESTRADA DA COMUNIDADE DE CRUBIXÁ QUE LIGA À COMUNIDADE DE TAPUIO.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/191/indicacao_no_216-20_-_abel_-_pmi_-__mato_rua_sidney_costa.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/191/indicacao_no_216-20_-_abel_-_pmi_-__mato_rua_sidney_costa.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, JOÃO PAGANINI, PARA QUE JUNTO AO SECRETÁRIO MUNICIPAL DE OBRAS, PROVIDENCIE A LIMPEZA E ROÇADA DO MATO NO FINAL DA RUA SIDNEY DA COSTA MARTINS, NO BAIRRO JARDIM JANDYRA, NESTE MUNICÍPIO DE ICONHA/ES.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/192/indicacao_no_217-20_-_abel_-_der_-_ponte_manuel_esteves.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/192/indicacao_no_217-20_-_abel_-_der_-_ponte_manuel_esteves.pdf</t>
   </si>
   <si>
     <t>INDICO AO DEPARTAMENTO DE ESTRADAS E RODAGEM DO ESTADO DO ESPÍRITO SANTO – DER, PARA QUE ANALISE A POSSIBILIDADE DE REAVALIAR A FORMA DA CONSTRUÇÃO DA ESTRUTURA DA PONTE “MANUEL GILBERTO ESTEVES” LOCALIZADA NO CENTRO DE ICONHA/ES, QUE DÁ ACESSO AO CLUBE ARAI.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, JOÃO PAGANINI, PARA QUE JUNTO AO SECRETÁRIO MUNICIPAL DE OBRAS, PROVIDENCIE SINALIZAÇÃO VERTICAL (PLACAS) E SINALIZAÇÃO HORIZONTAL (PINTURA DA VIA,) VISANDO REGULAMENTAR A PARADA E ESTACIONAMENTO EM FRENTE ÀS FARMÁCIAS NO MUNICÍPIO DE ICONHA/ES.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/194/indicacao_no_219-20_-_jav_-_pmi_-__bueiro.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/194/indicacao_no_219-20_-_jav_-_pmi_-__bueiro.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, JOÃO PAGANINI, PARA QUE JUNTO AO SECRETÁRIO MUNICIPAL DE OBRAS, PROVIDENCIE A CONSTRUÇÃO DE UM BUEIRO NA RUA MAJOR VIEIRA, NO CENTRO DESTE MUNICÍPIO DE ICONHA, MAIS PRECISAMENTE EM FRENTE À RESIDÊNCIA DO SENHOR EDSON CICILIOTI.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, JOÃO PAGANINI, PARA QUE JUNTO AO SECRETÁRIO MUNICIPAL DE OBRAS, PROVIDENCIE A VOLTA DA COLETA DE LIXO NA COMUNIDADE DE SÃO JOSÉ.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/198/indicacao_no_221-20_-_fabio_-_obras_-_pavimentacao_rua_hospital.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/198/indicacao_no_221-20_-_fabio_-_obras_-_pavimentacao_rua_hospital.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL PARA QUE, JUNTO À SECRETARIA MUNICIPAL DE OBRAS, PROVIDENCIE A VISTORIA/MANUTENÇÃO DA PAVIMENTAÇÃO QUE FICA LOCALIZADA EM FRENTE AO HOSPITAL E MATERNIDADE “DANILO MONTEIRO DE CASTRO”, NA RUA SANTA LUZIA – CENTRO.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/199/indicacao_no_222-20_-_fabio_-_obras_-_iluminacao_crubixa.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/199/indicacao_no_222-20_-_fabio_-_obras_-_iluminacao_crubixa.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, JOÃO PAGANINI, PARA QUE JUNTO AO SECRETÁRIO MUNICIPAL DE OBRAS, POSSA ANALISAR A POSSIBILIDADE DE REALIZAR A MANUTENÇÃO DAS LÂMPADAS DOS POSTES DA COMUNIDADE DE CRUBIXÁ, MAIS PRECISAMENTE NAS PROXIMIDADES DA IGREJA CATÓLICA.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/200/indicacao_no_223-20_-_fabio_-_coleta_lixo_recanto_das_flores.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/200/indicacao_no_223-20_-_fabio_-_coleta_lixo_recanto_das_flores.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, JOÃO PAGANINI, PARA QUE JUNTO AO SECRETÁRIO MUNICIPAL DE OBRAS, ANALISEM A POSSIBILIDADE DE RESTABELECER A COLETA REGULAR DE LIXO NO TRECHO QUE ESTÁ SENDO CALÇADO NO BAIRRO RECANTO DAS FLORES, NESTE MUNICÍPIO DE ICONHA/ES.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/201/indicacao_no_224-20_-_fabio_-_poeira_campinho.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/201/indicacao_no_224-20_-_fabio_-_poeira_campinho.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL PARA QUE, EM CONJUNTO COM AS SECRETARIAS MUNICIPAIS DE OBRAS E MEIO AMBIENTE, REALIZE, DE FORMA PLANEJADA E CONSTANTE, A AÇÃO DE MOLHAR COM CARRO PIPA, OU MESMO REALIZAREM A APLICAÇÃO DO MATERIAL REVSOL, NA ESTRADA DA COMUNIDADE DE CAMPINHO, MAIS PRECISAMENTE NAS PROXIMIDADES DAS FAMÍLIAS GUIO E RONQUETI ATÉ O CEMITÉRIO LOCAL, ONDE A POEIRA PROVOCADA PELOS CAMINHÕES CAÇAMBA DA PREFEITURA QUE REALIZAM TRANSPORTE DE SAIBRO ESTÁ INSUPORTÁVEL.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/202/indicacao_no_225-20_-_moises_-_obras_-_carro_pipa_bd.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/202/indicacao_no_225-20_-_moises_-_obras_-_carro_pipa_bd.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL PARA QUE, JUNTAMENTE COM A SECRETARIA MUNICIPAL DE OBRAS, POSSA PROVIDENCIAR CARROS PIPA PARA MOLHAR TODA EXTENSÃO DA AVENIDA SANTO INÁCIO DE LOYOLA, A RUA PRINCIPAL DO BAIRRO BOM DESTINO, PELO MENOS UMA VEZ PELA MANHÃ E UMA À TARDE PARA DIMINUIR A POEIRA CAUSADA PELAS OBRAS DA RODOVIA ES 375.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/203/indicacao_no_226-20_-_moises_-_obras_-_gari_bd.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/203/indicacao_no_226-20_-_moises_-_obras_-_gari_bd.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL PARA QUE, JUNTAMENTE COM A SECRETARIA MUNICIPAL DE OBRAS, POSSA ANALISAR A POSSIBILIDADE DE CONTRATAR OU REMANEJAR MAIS UM GARI PARA REALIZAR A VARRIÇÃO/LIMPEZA DA AVENIDA SANTO INÁCIO DE LOYOLA, DO BAIRRO BOM DESTINO.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/204/indicacao_no_227-20_-_abel_-_ressalto_ponte_monte_belo.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/204/indicacao_no_227-20_-_abel_-_ressalto_ponte_monte_belo.pdf</t>
   </si>
   <si>
     <t>INDICO AO DEPARTAMENTO DE ESTRADAS E RODAGEM DO ESTADO DO ESPÍRITO SANTO – DER, PARA QUE ANALISE A POSSIBILIDADE DE REALIZAR A CORREÇÃO DA PONTE DA COMUNIDADE DE MONTE BELO, EM ICONHA/ES, NA RODOVIA ESTADUAL ES 375, QUE FICOU COM UM RESSALTO APÓS TER SIDO REALIZADA SUA MANUTENÇÃO.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/205/indicacao_no_228-20_-_abel_-_pmi_-_muro_arrimo_monte_belo.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/205/indicacao_no_228-20_-_abel_-_pmi_-_muro_arrimo_monte_belo.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, JOÃO PAGANINI, PARA QUE JUNTO AO SECRETÁRIO MUNICIPAL DE OBRAS, PROVIDENCIE A CONSTRUÇÃO DE UM MURO DE ARRIMO EM FRENTE À IGREJA CATÓLICA DA COMUNIDADE DE MONTE BELO, NO ACESSO À COMUNIDADE DE CAMPINHO.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/206/indicacao_no_229-20_-_pmi_-_ponte_andre_bagatoli_-_abel.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/206/indicacao_no_229-20_-_pmi_-_ponte_andre_bagatoli_-_abel.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL PARA QUE, JUNTO À SECRETARIA MUNICIPAL DE OBRAS, ANALISE A POSSIBILIDADE DE, O MAIS URGENTE POSSÍVEL, RETIRAR DA ESTRADA A ESTRUTURA DA ANTIGA PONTE “ANDRÉ BAGATOLI” QUE ESTÁ COM ACÚMULO DE ÁGUA.</t>
   </si>
   <si>
     <t>REQV</t>
   </si>
   <si>
     <t>Requerimento Verbal</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/26/01.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/26/01.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL, DE AUTORIA DOS VEREADORES ABEL KARTE FORTUNA PADILHA E MOISES PINTO MARCHIORI, A SER ENCAMINHADO AO CHEFE DO PODER EXECUTIVO MUNICIPAL PARA QUE INFORME SE O SENHOR ROBSON MARONI, ESPOSO DA SECRETÁRIA DE FINANÇAS, E O SENHOR VALMIR CAVALINI, EX-SECRETÁRIO DE SAÚDE, FORAM CONTRATADOS PELA PREFEITURA MUNICIPAL. EM CASO POSITIVO, QUE INFORME OS CARGOS QUE OCUPAM. POIS OS REFERIDOS SENHORES FORAM VISTOS CONDUZINDO VEÍCULOS E COORDENADO MAQUINÁRIOS DO PODER PÚBLICO. VALE RESSALTAR AINDA QUE HÁ ESPECULAÇÕES DE QUE ELES SÃO PRÉ-CANDIDATOS NAS ELEIÇÕES MUNICIPAL DE 2020.</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/27/02.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/27/02.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL, DE AUTORIA DO VEREADOR FÁBIO LOPES DALBOM, A SER ENCAMINHADO AO CHEFE DO PODER EXECUTIVO MUNICIPAL PARA QUE INFORME SE HÁ PESSOAS QUE NÃO SÃO SERVIDORAS DO MUNICÍPIO, MAS QUE, NO PRESENTE MOMENTO, ESTÃO CONDUZINDO VEÍCULOS E COORDENADO AÇÕES PÚBLICAS DE DIRECIONAMENTO DE MAQUINÁRIOS. EM CASO POSITIVO, QUE INFORME O MOTIVO.</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/28/03.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/28/03.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL, DE AUTORIA DOS VEREADORES ABEL KARTE FORTUNA PADILHA, JOSÉ ANTÔNIO MARCONSINI E MOISES PINTO MARCHIORI, A SER ENCAMINHADO AO CHEFE DO PODER EXECUTIVO MUNICIPAL PARA QUE INFORME SE PROCEDE A INFORMAÇÃO DE QUE O MUNICÍPIO FIRMOU CONTRATO DE LOCAÇÃO DE IMÓVEL/SALAS COM O SENHOR ROBSON MARONI.</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/29/04.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/29/04.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL, DE AUTORIA DOS VEREADORES ABEL KARTE FORTUNA PADILHA, FÁBIO LOPES DALBOM, JOSÉ ALBERTO VALIATI E MOISES PINTO MARCHIORI, A SER ENCAMINHADO AO CHEFE DO PODER EXECUTIVO MUNICIPAL PARA QUE PRESTE INFORMAÇÕES PERTINENTES A CONTRATAÇÃO EMERGENCIAL PARA O FORNECIMENTO DE COMBUSTÍVEIS. E QUE ENCAMINHE CÓPIA DO CONTRATO Nº 006/2020 O QUAL,ATÉ O PRESENTE MOMENTO, NÃO SE ENCONTRA NO PORTAL DA TRANSPARÊNCIA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Abel Karte Fortuna Padilha, Fábio Lopes Dalbom, José Alberto Valiati, Moises Pinto Marchiori</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL, DE AUTORIA DOS VEREADORES ABEL FORTUNA PADILHA, FABIO LOPES DALBOM, JOSE ALBERTO VALIATI E MOISES PINTO MARCHIORI, A SER ENVIADO AO PREFEITO MUNICIPAL PARA QUE INFORME A ESTA CASA SOBRE A TRAMITAÇÃO DOS PROCEDIMENTOS/PROJETOS PARA OBTENÇÃO DE RECURSOS EMERGENCIAIS (DE SOCORRO, ASSISTÊNCIA E RESTABELECIMENTO DE SERVIÇOS ESSENCIAIS) E DOS PROCEDIMENTOS/PROJETOS PARA OBTENÇÃO DE RECURSOS PARA A RECONSTRUÇÃO DE INFRAESTRUTURA. POIS FOI NOTICIADO QUE QUATRO MUNICÍPIOS, QUE TAMBÉM FORAM AFETADOS PELAS FORTES CHUVAS DOS ÚLTIMOS DIAS, RECEBERÃO TAIS RECURSOS. ENQUANTO ICONHA, QUE FOI O MUNICÍPIO MAIS AFETADO, NÃO ESTÁ INCLUÍDO NA RELAÇÃO.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/72/06.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/72/06.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL, DE AUTORIA DO VEREADOR FABIO LOPES DALBOM, A SER ENVIADO AO COMANDANTE DA 10ª COMPANHIA INDEPENDENTE PARA QUE INFORME A ESTA CASA SE HÁ PREVISÃO PARA A INSTALAÇÃO DA NOVA SEDE DA POLICIA MILITAR NO MUNICÍPIO DE ICONHA.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>José Alberto Valiati, José Antônio Marconsini</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/73/07.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/73/07.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL, DE AUTORIA DOS VEREADORES JOSE ALBERTO VALIATI E JOSE ANTÔNIO MARCONSINI, A SER ENVIADO AO PRESIDENTE DA CÂMARA PARA QUE PROVIDENCIE, O MAIS URGENTE POSSÍVEL, A VOTAÇÃO DAS CONTAS DE RESPONSABILIDADE DO EX-PREFEITO DERCELINO MONGIN.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/74/08.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/74/08.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL, DE AUTORIA DO VEREADOR MOISES PINTO MARCHIORI, A SER ENVIADOS AO SAAE PARA QUE INFORME A ESTA CASA SE HÁ ALGUM PLANEJAMENTO PARA VOLTAR A FAZER A CAPTAÇÃO DOS ESGOTOS. POIS A ENCHENTE OCORRIDA EM 17 DE JANEIRO DANIFICOU OS “PINICÕES” E OS DEJETOS ESTÃO SENDO LANÇADOS DIRETAMENTE NO RIO ICONHA.</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/99/09.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/100/10.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/99/09.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/100/10.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL, DE AUTORIA DO VEREADOR FERNANDO CAPRINI VOLPONI, A SER ENVIADO AO PREFEITO MUNICIPAL PARA QUE PROVIDENCIE O AGENDAMENTO DE REUNIÃO JUNTAMENTE COM OS VEREADORES, COM O DIRETOR DO NAC, COM A SECRETÁRIA DE FINANÇAS E COM A PROCURADORA DO MUNICÍPIO PARA DIALOGAREM SOBRE A COBRANÇA DE IPTU.</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/133/11.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/133/11.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL, DE AUTORIA DO VEREADOR FERNANDO CAPRINI VOLPONI, A SER ENVIADO AO PRESIDENTE DA CÂMARA PARA QUE PROVIDENCIE A CONFECÇÃO DE PLACA PARA HOMENAGEAR A SENHORA MARIA DE FÁTIMA COELHO VALIATI, PARABENIZANDO-A POR SUA MERECIDA POR SUA APOSENTADORIA E AGRADECENDO PELOS SERVIÇOS MÉDICOS PRESTADOS AO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/134/12.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/134/12.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL, DE AUTORIA DO VEREADOR/PRESIDENTE MARCELO LOVATI MACARINI, A SER ENVIADO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA PARA QUE PROVIDENCIE, O MAIS URGENTE POSSÍVEL, A ENTREGA DA MÁQUINA PARA AS ASSOCIAÇÕES. POIS SABE-SE QUE O RECURSO PARA A AQUISIÇÃO DO EQUIPAMENTO TINHA A FINALIDADE DE BENEFICIAR AS ASSOCIAÇÕES E O EQUIPAMENTO CHEGOU VIA MUNICÍPIO. ENTRETANTO, ATÉ O MOMENTO, O PREFEITO MUNICIPAL NÃO EFETUOU A DEVIDA ENTREGA.</t>
   </si>
   <si>
     <t>Marcelo Lovati Macarini, Abel Karte Fortuna Padilha, Alan da Silva Lovatti, Fernando Caprini Volponi, Fábio Lopes Dalbom, José Alberto Valiati, José Antônio Marconsini, Luiz Carlos Smider, Moises Pinto Marchiori</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/135/13.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/135/13.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL, DE AUTORIA DOS VEREADORES QUE COMPÕEM ESTA CASA, A SER ENVIADO AO PREFEITO MUNICIPAL PARA QUE INFORME SE PROCEDE A INFORMAÇÃO DE QUE O SENHOR VALMIR CAVALINI ENCONTRA-SE LABORANDO NA SECRETARIA MUNICIPAL DE AGRICULTURA. EM CASO POSITIVO, QUE INFORME QUAL O CARGO QUE OCUPA. VALE RESSALTAR QUE HÁ RELATOS QUE O REFERIDO SENHOR, EX-SECRETÁRIO E PRÉ-CANDIDATO AO PLEITO DE 2020, ESTÁ MANDANDO MAQUINISTAS EXECUTAREM SERVIÇOS E O MUNÍCIPE QUE LIGA PARA ELE CONSEGUE TER SUAS DEMANDAS ATENDIDAS.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/111/14.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/111/14.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL, DE AUTORIA DO VEREADOR FERNANDO CAPRINI VOLPONI, QUE SOLICITA INFORMAÇÃO AO PREFEITO MUNICIPAL DOS VALORES QUE SE ENCONTRAM NA CONTA DA ILUMINAÇÃO PÚBLICA DO MUNICÍPIO DE ICONHA.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/112/15.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/112/15.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL, DE AUTORIA DO VEREADOR ABEL KARTE FORTURNA PADILHA, SOLICITANDO INFORMAÇÕES AO PREFEITO MUNICIPAL ACERCA DA TOMADA DE PREÇOS QUE FOI REALIZADA PARA COMPRA DE MATERIAL PARA O HOSPITAL E MATERNIDADE “DANILO MONTEIRO DE CASTRO”, ASSIM COMO CÓPIA DO CONTRATO, EMPRESA CONTRATADA, VALORES E DISCRIMINAÇÃO DOS MATERIAIS.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/160/42.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/160/42.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL DE AUTORIA DO VEREADOR MARCELO LOVATI MACARINI QUE SOLICITA AO CONSELHO DO PRONAF INFORMAÇÕES ACERCA DAS HORAS- MÁQUINA NO MUNICÍPIO DE ICONHA.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/161/43.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/161/43.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL DE AUTORIA DOS VEREADORES QUE COMPÕEM ESTA CASA DE LEIS AO PREFEITO MUNICIPAL, CONVIDANDO-O PARA ESTAR PRESENTE JUNTO AO SECRETÁRIO MUNICIPAL DE OBRAS, TRANSPORTES E SERVIÇOS URBANOS, NO DIA 08 DE SETEMBRO DE 2020, ÀS 18:00 HORAS, NA REUNIÃO DAS COMISSÕES DA CÂMARA MUNICIPAL DE ICONHA, PARA PRESTAR ESCLARECIMENTOS ACERCA DAS OBRAS E MANUTENÇÕES DAS ESTRADAS VICINAIS RURAIS DO MUNICÍPIO DE ICONHA/ES.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/162/44.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/162/44.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL DE AUTORIA DO VEREADOR FERNANDO CAPRINI VOLPONI AO PREFEITO MUNICIPAL PARE QUE INFORME OS CARGOS DO QUADRO DE SERVIDORES DA PREFEITURA MUNICIPAL DE ICONHA/ES QUE ESTÃO RECEBENDO ADICIONAL DEVIDO O VALOR A SER RECEBIDO ESTAR ABAIXO DO SALÁRIO MÍNIMO. SOLICITOU AINDA QUE EXPLIQUE O PORQUÊ DO VALOR DE TAIS CARGOS AINDA SE ENCONTRAREM ABAIXO DO MÍNIMO.</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/196/45.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/196/45.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL DE AUTORIA DO VEREADOR MARCELO LOVATI MACARINI REQUERENDO EXPEDIENTE À ECO 101 SOLICITANDO INFORMAÇÕES SOBRE O PORQUÊ NÃO ESTÁ SENDO FEITA A MANUTENÇÃO ADEQUADA DA PAVIMENTAÇÃO DO TRECHO DA BR 101 QUE CORTA A CIDADE DE ICONHA/ES. NA OCASIÃO O VEREADOR SALIENTOU QUE A PAVIMENTAÇÃO, QUE É FEITA DE PARALELEPÍPEDOS, SE ENCONTRA QUASE QUE TOTALMENTE DANIFICADA DEVIDO À ENCHENTE DE JANEIRO DE 2020 E A ECO 101 NÃO REALIZOU NENHUMA MEDIDA PARA MINIMIZAR OS PROBLEMAS. O VEREADOR SOLICITA, PORTANTO, INFORMAÇÕES DA CAUSA QUE CULMINOU NA FALTA DE MANUTENÇÃO E SE HOUVER PLANO DE AÇÃO PARA QUE A REFERIDA MANUTENÇÃO SEJA FEITA, QUE SEJA APRESENTADA.</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL DE AUTORIA DOS VEREADORES QUE COMPÕEM A CÂMARA REQUERENDO EXPEDIENTE AO HOSPITAL E MATERNIDADE “DANILO MONTEIRO DE CASTRO” SOLICITANDO INFORMAÇÕES ACERCA DO EPISÓDIO OCORRIDO NO DIA 21 DE AGOSTO DO CORRENTE ANO, POR VOLTA DAS 18:30 HORAS, EM QUE UMA CIDADÃ RELATOU QUE O HOSPITAL SE ENCONTRAVA SEM MÉDICO NAQUELE PERÍODO E NÃO HAVIA POSSIBILIDADE DE REALIZAÇÃO DE ATENDIMENTO. OS VEREADORES SOLICITAM, PORTANTO, INFORMAÇÕES DETALHADAS DO PORQUÊ O INCIDENTE VEIO A OCORRER.</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/210/47.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/210/47.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL DE AUTORIA DO VEREADOR LUIZ CARLOS SMIDER SOLICITANDO ENVIO DE EXPEDIENTE AO PREFEITO MUNICIPAL, JOÃO PAGANINI, REQUERENDO INFORMAÇÕES DE QUANDO COMEÇARÁ O TRANSPORTE DE PACIENTES DO MUNICÍPIO DE ICONHA PARA OUTROS MUNICÍPIOS. O VEREADOR SALIENTOU QUE OS PACIENTES DE ALTO RISCO ESTÃO SENDO ATENDIDOS, PORÉM OS DEMAIS CASOS DE ESPECIALIDADES, QUE O MUNICÍPIO NÃO ESTÁ OFERECENDO, ESTÃO TENDO DIFICULDADES COM LOCOMOÇÃO PARA OUTROS MUNICÍPIOS.</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/211/48.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/211/48.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL DE AUTORIA DO VEREADOR FERNANDO CAPRINI VOLPONI, SOLICITANDO ENVIO DE EXPEDIENTE AO PREFEITO MUNICIPAL, JOÃO PAGANINI, PARA QUE INFORME SE A PONTE QUE DÁ ACESSO À FAMÍLIA CREMONINI E A PONTE QUE DÁ ACESSO À FAMÍLIA SCHUÍNA FERREIRA, AMBAS LOCALIZADAS NA COMUNIDADE DE CAMPINHO, ESTÃO INCLUÍDAS NO PROJETO PARA O RECURSO DO GOVERNO FEDERAL QUE ESTÁ PREVISTO PARA O MUNICÍPIO DE ICONHA, E SE NÃO ESTIVEREM INCLUÍDAS, SE HÁ A POSSIBILIDADE DE REALIZAR A INCLUSÃO DAS REFERIDAS PONTES NO PROJETO.</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/212/49.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/212/49.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL DE AUTORIA DO VEREADOR FERNANDO CAPRINI VOLPONI, SOLICITANDO ENVIO DE EXPEDIENTE AO PREFEITO MUNICIPAL, JOÃO PAGANINI, SOLICITANDO INFORMAÇÕES ACERCA DO VALOR GASTO COM A OBRA DE ILUMINAÇÃO DA ENTRADA DO BAIRRO JARDIM DA ILHA.</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/213/50.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/213/50.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL DE AUTORIA DO VEREADOR MARCELO LOVATI MACARINI, SOLICITANDO ENVIO DE EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE SAÚDE, FABRICIANO MUNIZ MONGIN, PARA QUE INFORME QUAL O SUPORTE QUE O FUNDO MUNICIPAL DE SAÚDE ESTÁ OFERECENDO AO HOSPITAL E MATERNIDADE “DANILO MONTEIRO DE CASTRO” EM RELAÇÃO AOS NOVOS RESPIRADORES QUE VIERAM PARA O MESMO. O VEREADOR SOLICITOU AINDA INFORMAÇÕES SE OS RESPIRADORES ESTÃO EM FUNCIONAMENTO, E SE NÃO ESTÃO, O PORQUÊ DOS MESMOS AINDA NÃO ESTAREM FUNCIONANDO.</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/214/51.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/214/51.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL DE AUTORIA DO VEREADOR MARCELO LOVATI MACARINI, SOLICITANDO ENVIO DE EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE SAÚDE, FABRICIANO MUNIZ MONGIN, REQUEREU VERBALMENTE QUE FOSSE ENCAMINHADO EXPEDIENTE A VOSSA SENHORIA PARA QUE INFORME SE HÁ ALGUMA DATA PREVISTA PARA O RETORNO DO FUNCIONAMENTO DOS ATENDIMENTOS DE ESPECIALIDADES COM O CONSÓRCIO CIM EXPANDIDA SUL. O VEREADOR SALIENTOU QUE OS CIDADÃOS ICONHENSES ESTÃO SEM MÉDICOS PARA ATENDIMENTOS DE ESPECIALIDADES, QUE AS VIAGENS COM OS PACIENTES TAMBÉM ESTÃO PARADAS E QUE MUITAS VEZES OS MESMOS SEM CONDIÇÕES DE PAGAR TRATAMENTO E VIAGENS, SÃO OBRIGADOS A PEDIREM FAVOR, OU MESMO ACABAM FICANDO SEM O TRATAMENTO. O VEREADOR SOLICITA INFORMAÇÃO DO PORQUÊ DO CONSÓRCIO NÃO TER VOLTADO A FUNCIONAR AINDA.</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/215/52.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/215/52.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL DE AUTORIA DO VEREADOR MARCELO LOVATI MACARINI, SOLICITANDO ENVIO DE EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE SAÚDE, FABRICIANO MUNIZ MONGIN, REQUEREU VERBALMENTE PARA QUE INFORME O VALOR REPASSADO PELO FUNDO MUNICIPAL DE SAÚDE AO CONSÓRCIO DE SAÚDE CIM EXPANDIDA SUL, DO MÊS DE JANEIRO DE 2020 ATÉ A DATA ATUAL, E QUE JUNTAMENTE PROVIDENCIE CÓPIAS DOS EXTRATOS COM A COMPROVAÇÃO DO REPASSE.</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/216/53.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/216/53.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL DE AUTORIA DO VEREADOR MARCELO LOVATI MACARINI, SOLICITANDO ENVIO DE EXPEDIENTE AO SUPERINTENDENTE REGIONAL DO DNIT NO ESTADO DO ESPÍRITO SANTO, ROMEU SCHEIBE NETO, SOLICITANDO INFORMAÇÕES DO ACERCA DA IMPOSSIBILIDADE DE SEREM INSTALADOS 02 (DOIS) RADARES NO BAIRRO ILHA DO COCO, NO MUNICÍPIO DE ICONHA/ES, QUE FICA LOCALIZADO ÀS MARGENS DA RODOVIA BR 101, MAIS PRECISAMENTE NAS PROXIMIDADES DA ENTRADA DO BAIRRO ACIMA CITADO E MAIS UM (01) RADAR NAS PROXIMIDADES DO POSTO UNIÃO. O VEREADOR SALIENTOU QUE NO LOCAL TEM SIDO FREQUENTE A OCORRÊNCIA DE ACIDENTES COM MORTES, POIS SÃO LOCAIS ONDE HÁ MUITA ENTRADA E SAÍDA DE VEÍCULOS E CIRCULAÇÃO DE PEDESTRES E ESTA CASA VEM SOLICITANDO A INSTALAÇÃO DE RADARES PARA DIMINUIR O SOFRIMENTO DOS CIDADÃOS QUE POR ALI TRANSITAM HÁ ALGUM TEMPO, MAS QUE SEMPRE A RESPOSTA VEM COM NEGATIVA ÀS INDICAÇÕES, E SOLICITA, PORTANTO, INFORMAÇÕES ACERCA DA IMPOSSIBILIDADE DO PEDIDO ACIMA EXPOSTO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2387,68 +2387,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/35/01_-_requerimento_-_fabio_-_correios.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/36/02_-_requerimento_-_moises_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/37/03_-_requerimento_-_valiati_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/38/04_-_requerimento_-_valiati_-_seag.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/75/1_-_requerimento_no_020-20_-_fabio_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/76/2_-_requerimento_no_021-20_-_fabio_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/77/3_-_requerimento_no_022-20_-_abel_-_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/78/4_-_requerimento_no_023-20_-_abel_-_der.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/88/24_-_requerimento_valiati_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/89/25_-_requerimento_-_fabio_-_prefeito_-_reparo_ruas_ilha.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/91/27_-_requerimento_-_fabio_e_outros_-_prefeito_-_recursos_covid.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/106/28_-_requerimento_-_abel.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/147/32_-_requerimento_-_fabio_e_moises_-_saae_-_coleta_esgoto.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/148/33_-_requerimento_-_fabio_-_der_-_ponte_manuel_gilberto_esteves.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/163/45_-_requerimento_-_fabio_-_prefeito_-_aluguel_garagem_sec_obras.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/164/46_-_requerimento_-_abel-_prefeito_-_aluguel_cr_covid.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/165/47_-_requerimento_-_abel-_prefeito_-_valmir_e_robson.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/166/48_-_requerimento_-_todos_-_sec_obras_-_convocacao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/207/49_-_requerimento_-_prefeito_-_projeto_praca_osvaldo_santiago_-_moises.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/209/51_-_requerimento_-_prefeito_-_valores_equipamentos_covid_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/12/projeto_de_lei_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/20/projeto_de_lei_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/113/projeto_de_lei_no_004-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/115/projeto_de_lei_no_005-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/70/projeto_de_lei_no_006-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/132/projeto_de_lei_no_010-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/155/projeto_de_lei_no_012-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/109/projeto_de_lei_no_014-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/152/projeto_de_lei_no_015-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/110/projeto_de_lei_no_016-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/154/projeto_de_lei_no_017-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/153/projeto_de_lei_no_019-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/107/projeto_de_lei_no_020-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/98/projeto_de_lei_no_021-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/108/projeto_de_lei_no_022-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/156/projeto_de_lei_no_027-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/157/projeto_de_lei_no_028-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/158/projeto_de_lei_no_029-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/159/projeto_de_lei_no_030-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/19/projeto_de_resolucao_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/149/projeto_de_resolucao_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/39/mocao_de_aplauso_-_der_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/40/02__-_mocao_de_aplauso_-_governador_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/41/03_-_mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/150/09_-_mocao_aplauso_-_moises_-_lucia_leite.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/13/indicacao_no_001-20_-_smider_-_der.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/14/indicacao_no_002-20_-_smider_-_der.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/42/indicacao_no_003-20_-_fabio_-_obras.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/15/indicacao_no_004-20_-_valiati_-_escelsa.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/16/indicacao_no_005.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/17/indicacao_no_006.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/18/indicacao_no_007-20_-_valiati_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/21/indicacao_no_008-20_-_valiati_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/22/indicacao_no_009-20_-_fernando_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/23/indicacao_no_010-20_-_fernando_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/24/indicacao_no_011-20_-_fernando_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/25/indicacao_no_012-20_-_fernando_-_saude.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/32/indicacao_no_013-20_-_fabio_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/33/indicacao_no_014-20_-_fabio_-_obras.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/34/indicacao_no_015-20_-_fabio_-_secretaria_e_iema.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/43/indicacao_no_016-20_-_fabio_-_deputado_erick.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/44/indicacao_no_017-20_-_fabio_-_deputado_alexandre.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/45/indicacao_no_018-20_-_fabio_-_obras.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/46/indicacao_no_019-20_-_fabio_-_der.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/47/indicacao_no_020-20_-_fabio_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/48/indicacao_no_021-20_-_marcelo_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/49/indicacao_no_022-20_-_marconsini_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/50/indicacao_no_023-20_-_marconsini_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/51/indicacao_no_024-20_-_marconsini_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/52/indicacao_no_025-20_-_marconsini_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/53/indicacao_no_026-20_-_moises_-_governador.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/54/indicacao_no_027-20_-_moises_-_secretaria_e_iema.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/55/indicacao_no_028-20_-_moises_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/56/indicacao_no_029-20_-_moises_-_seguranca.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/57/indicacao_no_030-20_-_moises_-_administracao.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/58/indicacao_no_031-20_-_moises_-_der.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/59/indicacao_no_032-20_-_valiati_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/60/indicacao_no_033-20_-_valiati_-_obras.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/61/indicacao_no_034-20_-_moises_-_obras.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/62/indicacao_no_035-20_-_moises_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/63/indicacao_no_036-20_-_moises_-_obras.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/119/indicacao_no_037-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/120/indicacao_no_038-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/121/indicacao_no_039-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/122/indicacao_no_040-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/123/indicacao_no_041-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/124/indicacao_no_042-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/125/indicacao_no_043-20_-_abel_-_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/126/indicacao_no_044-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/127/indicacao_no_045-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/128/indicacao_no_046-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/129/indicacao_no_047-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/130/indicacao_no_048-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/131/indicacao_no_049-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/64/indicacao_no_050-20_-_marcelo_-_der.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/65/indicacao_no_051-20_-_marcelo_-_der.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/66/indicacao_no_052-20_-_moises_-_obras.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/67/indicacao_no_053-20_-_moises_-_obras.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/68/indicacao_no_055-20_-_moises_-_obras.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/69/indicacao_no_056-20_-_valiati_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/114/indicacao_no_057-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/79/indicacao_no_079-20_-_luiz_-_obras.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/80/indicacao_no_080-20_-_fabio_-_obras.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/81/indicacao_no_081-20_-_luiz_-_agricultura.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/82/indicacao_no_082-20_-_luiz_-_obras.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/83/indicacao_no_083-20_-_luiz_-_obras.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/84/indicacao_no_084-20_-_luiz_-_obras.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/85/indicacao_no_085-20_-_fabio_e_abel_-_dnit.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/86/indicacao_no_086-20_-_fabio_e_abel_-_obras.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/87/indicacao_no_087-20_-_fabio_-_obras.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/116/indicacao_no_088-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/117/indicacao_no_089-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/118/indicacao_no_090-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/101/indicacao_no_91_20__-_alan.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/102/indicacao_no_92_20_-_valiati_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/103/indicacao_no_93_20_-_valiati_-_obras.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/104/indicacao_no_94_20_-_valiati_-_obras.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/92/indicacao_no_95_20___-_fabio_-_obras.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/93/indicacao_no_96_20_-_fabio_-_obras_-_estrada_jaracatia.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/94/indicacao_no_97_20_-_fabio_-_obras_-_latoes_lixo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/95/indicacao_no_098-20_-_fabio_-_obras_-_estrada_palmeira.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/96/indicacao_no_99-20_-_jav_-_viacao_sudeste.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/97/indicacao_no_100_20_-_jav_-_sudeste.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/105/indicacao_no_101_-_abel_-_.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/136/indicacao_no_132-20_-_fabio_e_moises.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/137/indicacao_no_133-20_-_abel_fabio_e_moises_-_poeira_campinho.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/138/indicacao_no_134-20_-_fabio_e_moises_-_obras_-_estrada_fam_vieira.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/139/indicacao_no_135-20_-_luiz_-_der.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/140/indicacao_no_136-20_-_luiz_-_estrada_venezuela.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/141/indicacao_no_137-20_-_smider_-_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/142/indicacao_no_138-20_-_smider_e_fernando_-_obras_-_ilha_s_inacio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/143/indicacao_no_139-20_-_fabio_e_moises_-_obras.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/144/indicacao_no_140-20_-_fabio_-.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/145/indicacao_no_141-20_-_abel_-_rua_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/146/indicacao_no_144-20_-_veraedores_-_cnj.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/151/indicacao_no_144-20_-_veraedores_-_cnj.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/167/indicacao_no_193-20_-_fabio_-_eco_101.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/168/indicacao_no_194-20_-_fabio_-_pmi_-_bueiro.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/169/indicacao_no_195-20_-_fabio_-_pmi_-_iluminacao_pedra_lisa_alta.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/170/indicacao_no_196-20_-_fabio_-_pmi_-_bueiro_rua_major_vieira.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/171/indicacao_no_197-20_-_fabio_-_pmi_-_proibido_estacionar_pracinha.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/172/indicacao_no_198-20_-_fabio_-_pmi_-_ponte_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/173/indicacao_no_199-20_-_fabio_-_eco_101_-_drenagem_ilha_do_coco.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/174/indicacao_no_200-20_-_fabio_-_pmi_-_ponte_regi_paulino.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/175/indicacao_no_201-20_-_abel_-_pmi_-_estrada_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/176/indicacao_no_202-20_-_abel_-_pmi_-_iluminacao_monte_belo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/177/indicacao_no_203-20_-_abel_-_pmi_-_iluminacao_escadaria_do_vica.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/178/indicacao_no_204-20_-_moises_-_der_-_bueiro_bd.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/179/indicacao_no_205-20_-_moises_-_der_-_ponte_provisoria_ilha.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/180/indicacao_no__206-20_-_fabio_-_pmi_-_bueiros_jequitiba.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/181/indicacao_no_207-20_-_fabio_-_ponte_andra_bagatoli.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/183/indicacao_no_208-20_-_fabio_-_iluminacao_praca_carlos_marchiori.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/184/indicacao_no_209-20_-_fabio_-_campinho_-_extracao_saibro.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/185/indicacao_no_210-20_-_fabio_e_moises_-_der_-_nivel_ponte_ilha.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/186/indicacao_no_211-20_-_luiz_-_obras.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/187/indicacao_no_212-20_-_smider_-_pmi_-_ramal_estrada_corrego_do_lopes.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/188/indicacao_no_213-20_-_fabio_e_moises_-_der_-_contencao_ilha.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/189/indicacao_no_214-20_-_fabio_-_pmes_-_motos_descarga_barulhenta.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/190/indicacao_no_215-20_-_abel_-_pmi_-__estrada_crubixa.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/191/indicacao_no_216-20_-_abel_-_pmi_-__mato_rua_sidney_costa.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/192/indicacao_no_217-20_-_abel_-_der_-_ponte_manuel_esteves.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/194/indicacao_no_219-20_-_jav_-_pmi_-__bueiro.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/198/indicacao_no_221-20_-_fabio_-_obras_-_pavimentacao_rua_hospital.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/199/indicacao_no_222-20_-_fabio_-_obras_-_iluminacao_crubixa.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/200/indicacao_no_223-20_-_fabio_-_coleta_lixo_recanto_das_flores.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/201/indicacao_no_224-20_-_fabio_-_poeira_campinho.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/202/indicacao_no_225-20_-_moises_-_obras_-_carro_pipa_bd.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/203/indicacao_no_226-20_-_moises_-_obras_-_gari_bd.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/204/indicacao_no_227-20_-_abel_-_ressalto_ponte_monte_belo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/205/indicacao_no_228-20_-_abel_-_pmi_-_muro_arrimo_monte_belo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/206/indicacao_no_229-20_-_pmi_-_ponte_andre_bagatoli_-_abel.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/26/01.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/27/02.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/28/03.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/29/04.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/72/06.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/73/07.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/74/08.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/99/09.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/100/10.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/133/11.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/134/12.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/135/13.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/111/14.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/112/15.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/160/42.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/161/43.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/162/44.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/196/45.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/210/47.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/211/48.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/212/49.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/213/50.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/214/51.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/215/52.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/216/53.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/35/01_-_requerimento_-_fabio_-_correios.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/36/02_-_requerimento_-_moises_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/37/03_-_requerimento_-_valiati_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/38/04_-_requerimento_-_valiati_-_seag.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/75/1_-_requerimento_no_020-20_-_fabio_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/76/2_-_requerimento_no_021-20_-_fabio_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/77/3_-_requerimento_no_022-20_-_abel_-_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/78/4_-_requerimento_no_023-20_-_abel_-_der.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/88/24_-_requerimento_valiati_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/89/25_-_requerimento_-_fabio_-_prefeito_-_reparo_ruas_ilha.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/91/27_-_requerimento_-_fabio_e_outros_-_prefeito_-_recursos_covid.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/106/28_-_requerimento_-_abel.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/147/32_-_requerimento_-_fabio_e_moises_-_saae_-_coleta_esgoto.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/148/33_-_requerimento_-_fabio_-_der_-_ponte_manuel_gilberto_esteves.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/163/45_-_requerimento_-_fabio_-_prefeito_-_aluguel_garagem_sec_obras.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/164/46_-_requerimento_-_abel-_prefeito_-_aluguel_cr_covid.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/165/47_-_requerimento_-_abel-_prefeito_-_valmir_e_robson.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/166/48_-_requerimento_-_todos_-_sec_obras_-_convocacao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/207/49_-_requerimento_-_prefeito_-_projeto_praca_osvaldo_santiago_-_moises.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/209/51_-_requerimento_-_prefeito_-_valores_equipamentos_covid_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/12/projeto_de_lei_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/20/projeto_de_lei_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/113/projeto_de_lei_no_004-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/115/projeto_de_lei_no_005-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/70/projeto_de_lei_no_006-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/132/projeto_de_lei_no_010-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/155/projeto_de_lei_no_012-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/109/projeto_de_lei_no_014-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/152/projeto_de_lei_no_015-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/110/projeto_de_lei_no_016-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/154/projeto_de_lei_no_017-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/153/projeto_de_lei_no_019-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/107/projeto_de_lei_no_020-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/98/projeto_de_lei_no_021-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/108/projeto_de_lei_no_022-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/156/projeto_de_lei_no_027-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/157/projeto_de_lei_no_028-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/158/projeto_de_lei_no_029-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/159/projeto_de_lei_no_030-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/19/projeto_de_resolucao_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/149/projeto_de_resolucao_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/39/mocao_de_aplauso_-_der_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/40/02__-_mocao_de_aplauso_-_governador_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/41/03_-_mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/150/09_-_mocao_aplauso_-_moises_-_lucia_leite.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/13/indicacao_no_001-20_-_smider_-_der.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/14/indicacao_no_002-20_-_smider_-_der.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/42/indicacao_no_003-20_-_fabio_-_obras.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/15/indicacao_no_004-20_-_valiati_-_escelsa.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/16/indicacao_no_005.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/17/indicacao_no_006.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/18/indicacao_no_007-20_-_valiati_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/21/indicacao_no_008-20_-_valiati_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/22/indicacao_no_009-20_-_fernando_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/23/indicacao_no_010-20_-_fernando_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/24/indicacao_no_011-20_-_fernando_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/25/indicacao_no_012-20_-_fernando_-_saude.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/32/indicacao_no_013-20_-_fabio_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/33/indicacao_no_014-20_-_fabio_-_obras.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/34/indicacao_no_015-20_-_fabio_-_secretaria_e_iema.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/43/indicacao_no_016-20_-_fabio_-_deputado_erick.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/44/indicacao_no_017-20_-_fabio_-_deputado_alexandre.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/45/indicacao_no_018-20_-_fabio_-_obras.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/46/indicacao_no_019-20_-_fabio_-_der.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/47/indicacao_no_020-20_-_fabio_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/48/indicacao_no_021-20_-_marcelo_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/49/indicacao_no_022-20_-_marconsini_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/50/indicacao_no_023-20_-_marconsini_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/51/indicacao_no_024-20_-_marconsini_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/52/indicacao_no_025-20_-_marconsini_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/53/indicacao_no_026-20_-_moises_-_governador.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/54/indicacao_no_027-20_-_moises_-_secretaria_e_iema.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/55/indicacao_no_028-20_-_moises_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/56/indicacao_no_029-20_-_moises_-_seguranca.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/57/indicacao_no_030-20_-_moises_-_administracao.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/58/indicacao_no_031-20_-_moises_-_der.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/59/indicacao_no_032-20_-_valiati_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/60/indicacao_no_033-20_-_valiati_-_obras.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/61/indicacao_no_034-20_-_moises_-_obras.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/62/indicacao_no_035-20_-_moises_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/63/indicacao_no_036-20_-_moises_-_obras.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/119/indicacao_no_037-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/120/indicacao_no_038-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/121/indicacao_no_039-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/122/indicacao_no_040-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/123/indicacao_no_041-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/124/indicacao_no_042-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/125/indicacao_no_043-20_-_abel_-_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/126/indicacao_no_044-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/127/indicacao_no_045-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/128/indicacao_no_046-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/129/indicacao_no_047-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/130/indicacao_no_048-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/131/indicacao_no_049-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/64/indicacao_no_050-20_-_marcelo_-_der.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/65/indicacao_no_051-20_-_marcelo_-_der.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/66/indicacao_no_052-20_-_moises_-_obras.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/67/indicacao_no_053-20_-_moises_-_obras.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/68/indicacao_no_055-20_-_moises_-_obras.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/69/indicacao_no_056-20_-_valiati_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/114/indicacao_no_057-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/79/indicacao_no_079-20_-_luiz_-_obras.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/80/indicacao_no_080-20_-_fabio_-_obras.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/81/indicacao_no_081-20_-_luiz_-_agricultura.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/82/indicacao_no_082-20_-_luiz_-_obras.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/83/indicacao_no_083-20_-_luiz_-_obras.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/84/indicacao_no_084-20_-_luiz_-_obras.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/85/indicacao_no_085-20_-_fabio_e_abel_-_dnit.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/86/indicacao_no_086-20_-_fabio_e_abel_-_obras.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/87/indicacao_no_087-20_-_fabio_-_obras.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/116/indicacao_no_088-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/117/indicacao_no_089-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/118/indicacao_no_090-20_-_abel.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/101/indicacao_no_91_20__-_alan.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/102/indicacao_no_92_20_-_valiati_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/103/indicacao_no_93_20_-_valiati_-_obras.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/104/indicacao_no_94_20_-_valiati_-_obras.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/92/indicacao_no_95_20___-_fabio_-_obras.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/93/indicacao_no_96_20_-_fabio_-_obras_-_estrada_jaracatia.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/94/indicacao_no_97_20_-_fabio_-_obras_-_latoes_lixo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/95/indicacao_no_098-20_-_fabio_-_obras_-_estrada_palmeira.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/96/indicacao_no_99-20_-_jav_-_viacao_sudeste.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/97/indicacao_no_100_20_-_jav_-_sudeste.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/105/indicacao_no_101_-_abel_-_.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/136/indicacao_no_132-20_-_fabio_e_moises.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/137/indicacao_no_133-20_-_abel_fabio_e_moises_-_poeira_campinho.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/138/indicacao_no_134-20_-_fabio_e_moises_-_obras_-_estrada_fam_vieira.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/139/indicacao_no_135-20_-_luiz_-_der.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/140/indicacao_no_136-20_-_luiz_-_estrada_venezuela.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/141/indicacao_no_137-20_-_smider_-_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/142/indicacao_no_138-20_-_smider_e_fernando_-_obras_-_ilha_s_inacio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/143/indicacao_no_139-20_-_fabio_e_moises_-_obras.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/144/indicacao_no_140-20_-_fabio_-.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/145/indicacao_no_141-20_-_abel_-_rua_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/146/indicacao_no_144-20_-_veraedores_-_cnj.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/151/indicacao_no_144-20_-_veraedores_-_cnj.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/167/indicacao_no_193-20_-_fabio_-_eco_101.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/168/indicacao_no_194-20_-_fabio_-_pmi_-_bueiro.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/169/indicacao_no_195-20_-_fabio_-_pmi_-_iluminacao_pedra_lisa_alta.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/170/indicacao_no_196-20_-_fabio_-_pmi_-_bueiro_rua_major_vieira.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/171/indicacao_no_197-20_-_fabio_-_pmi_-_proibido_estacionar_pracinha.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/172/indicacao_no_198-20_-_fabio_-_pmi_-_ponte_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/173/indicacao_no_199-20_-_fabio_-_eco_101_-_drenagem_ilha_do_coco.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/174/indicacao_no_200-20_-_fabio_-_pmi_-_ponte_regi_paulino.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/175/indicacao_no_201-20_-_abel_-_pmi_-_estrada_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/176/indicacao_no_202-20_-_abel_-_pmi_-_iluminacao_monte_belo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/177/indicacao_no_203-20_-_abel_-_pmi_-_iluminacao_escadaria_do_vica.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/178/indicacao_no_204-20_-_moises_-_der_-_bueiro_bd.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/179/indicacao_no_205-20_-_moises_-_der_-_ponte_provisoria_ilha.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/180/indicacao_no__206-20_-_fabio_-_pmi_-_bueiros_jequitiba.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/181/indicacao_no_207-20_-_fabio_-_ponte_andra_bagatoli.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/183/indicacao_no_208-20_-_fabio_-_iluminacao_praca_carlos_marchiori.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/184/indicacao_no_209-20_-_fabio_-_campinho_-_extracao_saibro.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/185/indicacao_no_210-20_-_fabio_e_moises_-_der_-_nivel_ponte_ilha.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/186/indicacao_no_211-20_-_luiz_-_obras.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/187/indicacao_no_212-20_-_smider_-_pmi_-_ramal_estrada_corrego_do_lopes.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/188/indicacao_no_213-20_-_fabio_e_moises_-_der_-_contencao_ilha.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/189/indicacao_no_214-20_-_fabio_-_pmes_-_motos_descarga_barulhenta.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/190/indicacao_no_215-20_-_abel_-_pmi_-__estrada_crubixa.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/191/indicacao_no_216-20_-_abel_-_pmi_-__mato_rua_sidney_costa.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/192/indicacao_no_217-20_-_abel_-_der_-_ponte_manuel_esteves.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/194/indicacao_no_219-20_-_jav_-_pmi_-__bueiro.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/198/indicacao_no_221-20_-_fabio_-_obras_-_pavimentacao_rua_hospital.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/199/indicacao_no_222-20_-_fabio_-_obras_-_iluminacao_crubixa.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/200/indicacao_no_223-20_-_fabio_-_coleta_lixo_recanto_das_flores.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/201/indicacao_no_224-20_-_fabio_-_poeira_campinho.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/202/indicacao_no_225-20_-_moises_-_obras_-_carro_pipa_bd.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/203/indicacao_no_226-20_-_moises_-_obras_-_gari_bd.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/204/indicacao_no_227-20_-_abel_-_ressalto_ponte_monte_belo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/205/indicacao_no_228-20_-_abel_-_pmi_-_muro_arrimo_monte_belo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/206/indicacao_no_229-20_-_pmi_-_ponte_andre_bagatoli_-_abel.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/26/01.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/27/02.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/28/03.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/29/04.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/72/06.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/73/07.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/74/08.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/99/09.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/100/10.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/133/11.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/134/12.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/135/13.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/111/14.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/112/15.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/160/42.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/161/43.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/162/44.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/196/45.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/210/47.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/211/48.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/212/49.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/213/50.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/214/51.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/215/52.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2020/216/53.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H203"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="186.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="141.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="140.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>