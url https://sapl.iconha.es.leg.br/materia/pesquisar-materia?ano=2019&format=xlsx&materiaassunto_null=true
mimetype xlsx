--- v0 (2026-02-08)
+++ v1 (2026-04-01)
@@ -54,134 +54,134 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Abel Karte Fortuna Padilha</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2019/10/93_-_requerimento_-_abel_-_prefeito.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2019/10/93_-_requerimento_-_abel_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Presidente da Câmara que, após apreciação plenária, providencie o envio do presente expediente ao Chefe do Poder Executivo para que informe a esta Casa, em relação ao Orçamento para 2020 (Projeto de Lei nº 038/2019), os seguintes questionamentos:_x000D_
 - os motivos que ensejaram o aumento do valor previsto na despesa do código 2004 – MANUTENÇÃO DAS ATIVIDADES DO GABINETE DO PREFEITO. Pois comparando os valores dos anos de 2018, 2019 e 2020 houve um crescimento de aproximadamente R$ 200.000,00 (duzentos mil reais). E, verifica-se ainda que, em relação ao ano de 2021, comparando com o ano de 2020, há uma significativa queda de quase R$ 175.000,00 (cento e setenta e cinco mil reais); e_x000D_
 - os motivos que ensejaram o aumento dos valores previstos nas despesas para a AQUISIÇÃO DE MATERIAIS PERMANENTES DIVERSOS, previstos nos códigos 1005 (Gabinete do Prefeito), 1007 (Secretaria de Administração), 1010 (Secretaria de Finanças) e 1012 (Secretaria de Obras).</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>PLCEX</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (Origem Executivo)</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/</t>
+    <t>http://sapl.iconha.es.leg.br/media/</t>
   </si>
   <si>
     <t>AUTORIZA PRORROGAÇÃO DE CONTRATO ADMINISTRATIVO DE TRABALHO TEMPORÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 455/2017, DE 03 DE SETEMBRO DE 2007, QUE DISPÕE SOBRE O PLANO DE CARREIRA E DEFINE O SISTEMA DE VENCIMENTOS DOS SERVIDORES DA PREFEITURA MUNICIPAL DE ICONHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2019/6/indicacao_no_280-19_-_fabio_e_outros_-prefeito.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2019/6/indicacao_no_280-19_-_fabio_e_outros_-prefeito.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao Prefeito Municipal para que providencie elaboração de projeto de lei complementar visando à redução da alíquota de contribuição de iluminação pública do Município.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2019/7/indicacao_no_281-19_-_fabio_e_outros_-_prefeito.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2019/7/indicacao_no_281-19_-_fabio_e_outros_-_prefeito.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao Prefeito Municipal para que averigue a adequação do calendário de festas e eventos do Município.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Autógrafo</t>
   </si>
   <si>
     <t>Edson Biancardi Filho</t>
   </si>
   <si>
-    <t>https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2019/11/93_-_requerimento_-_abel_-_prefeito.pdf</t>
+    <t>http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2019/11/93_-_requerimento_-_abel_-_prefeito.pdf</t>
   </si>
   <si>
     <t>autografo teste</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -488,68 +488,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2019/10/93_-_requerimento_-_abel_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2019/6/indicacao_no_280-19_-_fabio_e_outros_-prefeito.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2019/7/indicacao_no_281-19_-_fabio_e_outros_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2019/11/93_-_requerimento_-_abel_-_prefeito.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2019/10/93_-_requerimento_-_abel_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2019/6/indicacao_no_280-19_-_fabio_e_outros_-prefeito.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2019/7/indicacao_no_281-19_-_fabio_e_outros_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iconha.es.leg.br/media/sapl/public/materialegislativa/2019/11/93_-_requerimento_-_abel_-_prefeito.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>